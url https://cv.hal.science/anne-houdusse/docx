--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -459,529 +459,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weak coupling mechanism for the early steps of the recovery stroke of myosin VI: A free energy simulation and string method analysis</w:t>
+                <w:t xml:space="preserve">Reassessing the unifying hypothesis for hypercontractility caused by myosin mutations in hypertrophic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian E C Blanc</w:t>
+                <w:t xml:space="preserve">James Spudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Nandwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Ruppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012005⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (19), pp.4139-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775430v1</w:t>
+                <w:t xml:space="preserve">hal-04775427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the unifying hypothesis for hypercontractility caused by myosin mutations in hypertrophic cardiomyopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omecamtiv mecarbil and Mavacamten target the same myosin pocket despite opposite effects in heart contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Ruppel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00199-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47587-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775427v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omecamtiv mecarbil and Mavacamten target the same myosin pocket despite opposite effects in heart contraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aficamten is a small-molecule cardiac myosin inhibitor designed to treat hypertrophic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren T Hwee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine David</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihyuan Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva R Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47587-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (8), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44161-024-00505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728659v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aficamten is a small-molecule cardiac myosin inhibitor designed to treat hypertrophic cardiomyopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A weak coupling mechanism for the early steps of the recovery stroke of myosin VI: A free energy simulation and string method analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihyuan Chuang</w:t>
+                <w:t xml:space="preserve">Florian E C Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva R Chin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (8), pp.1003-1016. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44161-024-00505-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775429v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How myosin VI traps its off-state, is activated and dimerizes</w:t>
               </w:r>
@@ -1114,77 +1114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-EM structure of the folded-back state of human β-cardiac myosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Grinzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Nandwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1229,7020 +1229,6380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The many roles of myosins in filopodia, microvilli and stereocilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaret A Titus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.R586-R602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238972v1</w:t>
+                <w:t xml:space="preserve">hal-03281243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many roles of myosins in filopodia, microvilli and stereocilia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinesin-6 Klp9 orchestrates spindle elongation by regulating microtubule sliding and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Katharina Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.04.005⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e67489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281243v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin-6 Klp9 orchestrates spindle elongation by regulating microtubule sliding and growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Cardiac Actin Mutants Causing Hypertrophic (p.A295S) and Dilated Cardiomyopathy (p.R312H and p.E361G) into Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Katharina Krüger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liang Ji</w:t>
+                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.67489⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Oxidative Stress in Cardiovascular Diseases, 10 (7), pp.1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258505v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Cardiac Actin Mutants Causing Hypertrophic (p.A295S) and Dilated Cardiomyopathy (p.R312H and p.E361G) into Cellular Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">VASP-mediated actin dynamics activate and recruit a filopodia myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley L Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret A Titus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10071082⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.68082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453111v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASP-mediated actin dynamics activate and recruit a filopodia myosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley L Arthur</w:t>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Crawford</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiao-Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (23), pp.4019 - 4032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.68082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395283v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Yan Li</w:t>
+                <w:t xml:space="preserve">The actomyosin interface contains an evolutionary conserved core and an ancillary interface involved in specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Swift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22093-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453132v1</w:t>
+                <w:t xml:space="preserve">hal-03453769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actomyosin interface contains an evolutionary conserved core and an ancillary interface involved in specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological nanomotors, driving forces of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343 (4), pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.45&gt;⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22093-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03453769v1</w:t>
+                <w:t xml:space="preserve">hal-03453097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological nanomotors, driving forces of life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.45&gt;⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03453097v1</w:t>
+                <w:t xml:space="preserve">hal-03238972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-length Plasmodium falciparum myosin A and essential light chain PfELC structures provide new anti-malarial targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+                <w:t xml:space="preserve">Force Generation by Myosin Motors: A Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Robblee</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.60581⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (1), pp.5-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059341v1</w:t>
+                <w:t xml:space="preserve">hal-03238440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Generation by Myosin Motors: A Structural Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">Single Residue Variation in Skeletal Muscle Myosin Enables Direct and Selective Drug Targeting for Spasticity and Muscle Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Gyimesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demeter Túrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Kumar Suthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Pénzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00264⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.335-346.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238440v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Residue Variation in Skeletal Muscle Myosin Enables Direct and Selective Drug Targeting for Spasticity and Muscle Stiffness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ádám Horváth</w:t>
+                <w:t xml:space="preserve">Full-length Plasmodium falciparum myosin A and essential light chain PfELC structures provide new anti-malarial targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeter Túrós</w:t>
+                <w:t xml:space="preserve">James P Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharad Kumar Suthar</w:t>
+                <w:t xml:space="preserve">Elena B Krementsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Máté Pénzes</w:t>
+                <w:t xml:space="preserve">Silvia Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.335-346.e13. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e60581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.60581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453772v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t>
+                <w:t xml:space="preserve">Optimized filopodia formation requires myosin tail domain cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Lucchino</w:t>
+                <w:t xml:space="preserve">Ashley Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Billet</w:t>
+                <w:t xml:space="preserve">Livia Songster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Versini</w:t>
+                <w:t xml:space="preserve">Helena Sirkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harikrishna Bavireddi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bhanu-Das Dasari</w:t>
+                <w:t xml:space="preserve">Akash Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (44), pp.22196-22204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901527116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324665v1</w:t>
+                <w:t xml:space="preserve">hal-02349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized filopodia formation requires myosin tail domain cooperation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lucchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Arthur</w:t>
+                <w:t xml:space="preserve">Anne Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Songster</w:t>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Sirkia</w:t>
+                <w:t xml:space="preserve">Harikrishna Bavireddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Bhattacharya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">Bhanu-Das Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (44), pp.22196-22204. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901527116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349330v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium myosin A drives parasite invasion by an atypical force generating mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C A Blake</w:t>
+                <w:t xml:space="preserve">Thomas Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol S Bookwalter</w:t>
+                <w:t xml:space="preserve">Carol Bookwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11120-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059356v1</w:t>
+                <w:t xml:space="preserve">hal-02349247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium myosin A drives parasite invasion by an atypical force generating mechanism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intermediate along the recovery stroke of myosin VI revealed by X-ray crystallography and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blake</w:t>
+                <w:t xml:space="preserve">Florian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Bookwalter</w:t>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11120-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (24), pp.6213-6218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711512115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349247v1</w:t>
+                <w:t xml:space="preserve">hal-02349286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate along the recovery stroke of myosin VI revealed by X-ray crystallography and molecular dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MYO5B , STX3 , and STXBP2 mutations reveal a common disease mechanism that unifies a subset of congenital diarrheal disorders: A mutation update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Benisty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+                <w:t xml:space="preserve">Herschel Dhekne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arend Overeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joeri van Der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711512115⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.333-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349286v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosin VI and branched actin filaments mediate membrane constriction and fission of melanosomal tubule carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Hurbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217 (8), pp.2709 - 2726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.201709055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYO5B , STX3 , and STXBP2 mutations reveal a common disease mechanism that unifies a subset of congenital diarrheal disorders: A mutation update</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rab GTPases and their interacting protein partners: Structural insights into Rab functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joeri van Der Velde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Mei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23386⟩</w:t>
+              <w:t xml:space="preserve">Small GTPases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1-2), pp.22-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21541248.2017.1336191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349537v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly permuted fluorogenic proteins for the design of modular biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison G Tebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico M Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Zoumpoulaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Sirkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), pp.2392 - 2397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acschembio.8b00417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rab GTPases and their interacting protein partners: Structural insights into Rab functional diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I-Mei Yu</w:t>
+                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small GTPases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21541248.2017.1336191⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349559v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The divergent mitotic kinesin MKLP2 exhibits atypical structure and mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Atherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Mei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M Muretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06191-4⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059371v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eml1 loss impairs apical progenitor spindle length and soma shape in the developing cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Uzquiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ershov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06191-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15253-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349257v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fission and exit of RAB6 vesicles at Golgi hotspots through kinesin-myosin interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic and structural basis for activation of cardiac myosin force production by omecamtiv mecarbil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady I Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01266-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00176-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349571v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The divergent mitotic kinesin MKLP2 exhibits atypical structure and mechanochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Myosin 7 and its adaptors link cadherins to actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Mei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnel Joseph</w:t>
+                <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sourigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sirkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.27793⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015847v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eml1 loss impairs apical progenitor spindle length and soma shape in the developing cerebral cortex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of F-actin controls the terminal steps of cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Houllier</w:t>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Klinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15253-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825519v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin 7 and its adaptors link cadherins to actin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Sirkia</w:t>
+                <w:t xml:space="preserve">Coupling fission and exit of RAB6 vesicles at Golgi hotspots through kinesin-myosin interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Miserey-Lenkei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.15864. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01266-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984704v1</w:t>
+                <w:t xml:space="preserve">hal-02349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and structural basis for activation of cardiac myosin force production by omecamtiv mecarbil</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The myosin X motor is optimized for movement on actin bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaifeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00176-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.12456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059358v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of F-actin controls the terminal steps of cytokinesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Rab35 GTPase couples cell division with initiation of epithelial apico-basal polarity and lumen opening.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Klinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rocancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Echard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14528⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492528v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myosin X motor is optimized for movement on actin bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Force-producing ADP state of myosin bound to actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kaifeng Zhou</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setsuko Fujita-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Hofhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12456⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.E1844-E1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1516598113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361523v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rab35 GTPase couples cell division with initiation of epithelial apico-basal polarity and lumen opening.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coordinated recruitment of Spir actin nucleators and myosin V motors to Rab11 vesicle membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Welz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kollmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11166⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e17523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.17523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301777v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-producing ADP state of myosin bound to actin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">How Actin Initiates the Motor Activity of Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Goetz Hofhaus</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1516598113⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.401 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349597v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated recruitment of Spir actin nucleators and myosin V motors to Rab11 vesicle membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Myosin VI deafness mutation prevents the initiation of processive runs on actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chardon</w:t>
+                <w:t xml:space="preserve">Lin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Shima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.17523⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.E1201 - E1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1420989112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349587v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI deafness mutation prevents the initiation of processive runs on actin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Myosin VI Must Dimerize and Deploy Its Unusual Lever Arm in Order to Perform Its Cellular Roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yusuf Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohui Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1420989112⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059375v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Actin Initiates the Motor Activity of Myosin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bin Zong</w:t>
+                <w:t xml:space="preserve">Structural basis of myosin V Rab GTPase-dependent cargo recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikayatou Attanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudouh Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.03.025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (51), pp.20443 - 20448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1314329110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059350v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03525520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How actin initiates the motor activity of Myosin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How myosin motors power cellular functions - an exciting journey from structure to function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Llinas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bin Zong</w:t>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.03.025⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (4), pp.551-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08449.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447817v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI deafness mutation prevents the initiation of processive runs on actin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Processive Steps in the Reverse Direction Require Uncoupling of the Lead Head Lever Arm of Myosin VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ménétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1420989112⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.75 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349599v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI Must Dimerize and Deploy Its Unusual Lever Arm in Order to Perform Its Cellular Roles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+                <w:t xml:space="preserve">Role of Insert-1 of Myosin VI in Modulating Nucleotide Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Squires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan B Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.07.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (13), pp.11716 - 11723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m110.200626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775412v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of myosin V Rab GTPase-dependent cargo recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential &amp;quot;ankle&amp;quot; in the myosin lever arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (51), pp.20443 - 20448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1314329110⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017676108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03525520v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Steps in the Reverse Direction Require Uncoupling of the Lead Head Lever Arm of Myosin VI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+                <w:t xml:space="preserve">Cadherin-23, myosin VIIa and harmonin, encoded by Usher syndrome type I genes, form a ternary complex and interact with membrane phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.034⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (18), pp.3557 - 3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349630v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03525648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How myosin motors power cellular functions - an exciting journey from structure to function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
+                <w:t xml:space="preserve">Structural Basis for Recruitment of Rab6-Interacting Protein 1 to Golgi via a RUN Domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Recacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08449.x⟩</w:t>
+              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2008.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349656v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00355625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Steps in the Reverse Direction Require Uncoupling of the Lead Head Lever Arm of Myosin VI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The structural basis of Arf effector specificity: the crystal structure of ARF6 in a complex with JIP4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Isabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Khadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.034⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (18), pp.2687 - 2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059379v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential &amp;quot;ankle&amp;quot; in the myosin lever arm</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrospray ionization mass spectrometry studies of noncovalent myosin VI complexes reveal a new specific calmodulin binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017676108⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (8), pp.1367-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349672v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Insert-1 of Myosin VI in Modulating Nucleotide Affinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan B Zong</w:t>
+                <w:t xml:space="preserve">The unique insert in myosin VI is a structural calcium-calmodulin binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m110.200626⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (14), pp.4787-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0306892101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059381v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadherin-23, myosin VIIa and harmonin, encoded by Usher syndrome type I genes, form a ternary complex and interact with membrane phospholipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Hoos</w:t>
+                <w:t xml:space="preserve">Griscelli syndrome restricted to hypopigmentation results from a melanophilin defect (GS3) or a MYO5A F-exon deletion (GS1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ménasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Hsuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozden Sanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 112 (3), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI18264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03525648v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural basis of Arf effector specificity: the crystal structure of ARF6 in a complex with JIP4.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Khadali</w:t>
+                <w:t xml:space="preserve">Biochemical and functional characterization of Rab27a mutations occurring in Griscelli syndrome patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ménasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.209⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101, pp.2736 - 2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416785v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for Recruitment of Rab6-Interacting Protein 1 to Golgi via a RUN Domain.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solange Monier</w:t>
+                <w:t xml:space="preserve">Biochemical and functional characterization of Rab27a mutations occurring in Griscelli syndrome patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ménasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2008.10.014⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101 (7), pp.2736-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00355625v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization mass spectrometry studies of noncovalent myosin VI complexes reveal a new specific calmodulin binding site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Myosin VIIa, harmonin and cadherin 23, three Usher I gene products that cooperate to shape the sensory hair cell bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Goodyear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.03.023⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (24), pp.6689-6699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02981194v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05017570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique insert in myosin VI is a structural calcium-calmodulin binding site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nolt</w:t>
+                <w:t xml:space="preserve">Three-dimensional structure of a heteroclitic antigen-antibody cross-reaction complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Alzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Narayana Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Eiselé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 101 (14), pp.4787-4792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0306892101⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 90 (16), pp.7711-7715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.90.16.7711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981195v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03136514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griscelli syndrome restricted to hypopigmentation results from a melanophilin defect (GS3) or a MYO5A F-exon deletion (GS1)</w:t>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">Three-dimensional structure of a heteroclitic antigen-antibody cross-reaction complex.</w:t>
+                <w:t xml:space="preserve">Three-dimensional structure and antigen binding specificity of antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chitarra</w:t>
+                <w:t xml:space="preserve">D. Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. Alzari</w:t>
+                <w:t xml:space="preserve">S. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham A. Bentley</w:t>
+                <w:t xml:space="preserve">H. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Narayana Bhat</w:t>
+                <w:t xml:space="preserve">F.A. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Riottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 72 (8), pp.507-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0300-9084(90)90114-v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03136462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8252,428 +7612,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosin Structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myosins - A Superfamily of Molecular Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1239, pp.7-19, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38062-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Filopodial Myosin Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica K Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret A Titus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca 2+ regulation of Myosin II and Myosin VI during rupture of the Shigella -containing vacuole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost Enninga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tran van Nhieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Clinically Viable Non-Muscle Myosin II Small Molecule Inhibitors with Broad Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Radnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8682,874 +8042,638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica J Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalyn Hafenbreidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca F Stremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide-free structures of Kif20A illuminate the atypical allostery in this mitotic kinesin-6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">Mechanism of small molecule inhibition of Plasmodium falciparum myosin A informs antimalarial drug design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872652v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of small molecule inhibition of Plasmodium falciparum myosin A informs antimalarial drug design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Fagnant</w:t>
+                <w:t xml:space="preserve">Nucleotide-free structures of Kif20A illuminate the atypical allostery in this mitotic kinesin-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanomezana Moutse Ranaivoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu P.M.H. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Abdalla Mohammed Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811821v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053365v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of Full Length Plasmodium Myosin A and its light chain PfELC, dual targets against malaria parasite pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena B Krementsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059367v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Full Length Plasmodium Myosin A and its light chain PfELC, dual targets against malaria parasite pathogenesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...241 lines deleted...]
-                <w:t xml:space="preserve">hal-03059395v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9696,51 +8820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bag&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kools" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00509-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry W Rathbone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502977122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Radnai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica J Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kikuti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Toth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E C Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spudich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Nandwani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ruppel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00199-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47587-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Canon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mayeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42376-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grinzato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Moussaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38698-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Pylypenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01826-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Titus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Katharina Kr&#252;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Erdmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Hassoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071082" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L Arthur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Crawford" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robblee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22093-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.45&gt;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Robblee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B Krementsova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Haase" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60581" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Sweeney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00264" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Gyimesi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Horv&#225;th" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter T&#250;r&#243;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Kumar Suthar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; P&#233;nzes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.08.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Arthur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Songster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sirkia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Bhattacharya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901527116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C A Blake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol S Bookwalter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11120-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blake" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bookwalter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Isabet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benisty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711512115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349537v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Dhekne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Overeem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joeri van Der Velde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Tebo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00417" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Mei Yu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2017.1336191" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06191-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01266-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Atherton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cook" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Muretta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27793" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15253-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15864" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady I Malik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00176-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klinkert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14528" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Zhou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12456" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11166" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wulf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsuko Fujita-Becker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oster" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Hofhaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516598113" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Welz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Tittel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chardon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.17523" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Song" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Shima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420989112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Llinas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.03.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Mukherjea" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Safer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.041" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahmani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudouh Coulibaly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314329110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;n&#233;trey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.034" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08449.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349672v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pylypenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdusse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017676108" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Squires" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Zong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.200626" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416785v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Regazzoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Khadali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.209" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Recacha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boulet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jollivet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.10.014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981195v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wells" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306892101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M&#233;nasch&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hsuan Ho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Sanal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Tezcan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI18264" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059374v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feldmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desaymard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-09-2789" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440369v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136514v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chitarra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Bentley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayana Bhat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Eisel&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.16.7711" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Saul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Riottot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90114-v" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNHF16T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lee Sweeney" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38062-5_2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Schwartz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Hall" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Sun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tran van Nhieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalyn Hafenbreidel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Stremel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Moutse Ranaivoson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P.M.H. Beno&#238;t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdalla Mohammed Khalid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811821v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fisher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fagnant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053365v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059369v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053364v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Krementsova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059395v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bag&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kools" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00509-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry W Rathbone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502977122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Radnai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica J Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kikuti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Toth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spudich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Nandwani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ruppel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00199-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47587-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E C Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Canon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mayeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42376-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grinzato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Moussaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38698-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Titus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.04.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Katharina Kr&#252;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Erdmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Hassoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L Arthur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Crawford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Pylypenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01826-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robblee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22093-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.45&gt;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Sweeney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00264" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Gyimesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Horv&#225;th" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter T&#250;r&#243;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Kumar Suthar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; P&#233;nzes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.08.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Robblee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B Krementsova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Haase" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Arthur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Songster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sirkia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Bhattacharya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901527116" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bookwalter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11120-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Isabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benisty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711512115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Dhekne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Overeem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joeri van Der Velde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Mei Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2017.1336191" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Tebo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00417" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06191-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Atherton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cook" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Muretta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27793" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15253-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady I Malik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00176-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15864" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klinkert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01266-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11166" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wulf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsuko Fujita-Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oster" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Hofhaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516598113" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Welz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Tittel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.17523" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Llinas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Song" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.03.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Shima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420989112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Mukherjea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Safer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahmani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudouh Coulibaly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314329110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08449.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;n&#233;trey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Squires" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Zong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.200626" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pylypenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdusse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017676108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Recacha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jollivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Regazzoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Khadali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wells" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306892101" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M&#233;nasch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hsuan Ho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Sanal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Tezcan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI18264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feldmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desaymard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-09-2789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chitarra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Bentley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayana Bhat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Eisel&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.16.7711" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Saul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Riottot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90114-v" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNHF16T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lee Sweeney" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38062-5_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Schwartz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Hall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775436v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Sun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalyn Hafenbreidel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Stremel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fisher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fagnant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872652v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Moutse Ranaivoson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P.M.H. Beno&#238;t" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdalla Mohammed Khalid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053365v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>