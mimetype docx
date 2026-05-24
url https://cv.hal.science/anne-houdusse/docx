--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -459,291 +459,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the unifying hypothesis for hypercontractility caused by myosin mutations in hypertrophic cardiomyopathy</w:t>
+                <w:t xml:space="preserve">Omecamtiv mecarbil and Mavacamten target the same myosin pocket despite opposite effects in heart contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Spudich</w:t>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Nandwani</w:t>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Ruppel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (19), pp.4139-4155. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00199-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47587-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775427v1</w:t>
+                <w:t xml:space="preserve">hal-04728659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omecamtiv mecarbil and Mavacamten target the same myosin pocket despite opposite effects in heart contraction</w:t>
+                <w:t xml:space="preserve">Reassessing the unifying hypothesis for hypercontractility caused by myosin mutations in hypertrophic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">James Spudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Nandwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kathleen Ruppel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4885. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (19), pp.4139-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47587-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728659v1</w:t>
+                <w:t xml:space="preserve">hal-04775427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aficamten is a small-molecule cardiac myosin inhibitor designed to treat hypertrophic cardiomyopathy</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren T Hwee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihyuan Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,77 +1114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-EM structure of the folded-back state of human β-cardiac myosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Grinzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Nandwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1320,6289 +1320,6155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinesin-6 Klp9 orchestrates spindle elongation by regulating microtubule sliding and growth</w:t>
+                <w:t xml:space="preserve">VASP-mediated actin dynamics activate and recruit a filopodia myosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Katharina Krüger</w:t>
+                <w:t xml:space="preserve">Ashley L Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gélin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">Amy Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret A Titus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.e67489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.67489⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.68082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258505v1</w:t>
+                <w:t xml:space="preserve">hal-03395283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Cardiac Actin Mutants Causing Hypertrophic (p.A295S) and Dilated Cardiomyopathy (p.R312H and p.E361G) into Cellular Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinesin-6 Klp9 orchestrates spindle elongation by regulating microtubule sliding and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Katharina Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanze Erdmann</w:t>
+                <w:t xml:space="preserve">Matthieu Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Hassoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
+                <w:t xml:space="preserve">Liang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10071082⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e67489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453111v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASP-mediated actin dynamics activate and recruit a filopodia myosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Cardiac Actin Mutants Causing Hypertrophic (p.A295S) and Dilated Cardiomyopathy (p.R312H and p.E361G) into Cellular Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley L Arthur</w:t>
+                <w:t xml:space="preserve">Roua Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Crawford</w:t>
+                <w:t xml:space="preserve">Sebastian Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Oxidative Stress in Cardiovascular Diseases, 10 (7), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.68082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395283v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The actomyosin interface contains an evolutionary conserved core and an ancillary interface involved in specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
+                <w:t xml:space="preserve">Xiao-Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fuhrmann</w:t>
+                <w:t xml:space="preserve">Mark Swift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Irondelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Yan Li</w:t>
+                <w:t xml:space="preserve">James Robblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22093-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453132v1</w:t>
+                <w:t xml:space="preserve">hal-03453769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actomyosin interface contains an evolutionary conserved core and an ancillary interface involved in specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological nanomotors, driving forces of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22093-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 343 (4), pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.45&gt;⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453769v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological nanomotors, driving forces of life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 343 (4), pp.53-78. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (23), pp.4019 - 4032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.45&gt;⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453097v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastasis-suppressor NME1 controls the invasive switch of breast cancer by regulating MT1-MMP surface clearance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Force Generation by Myosin Motors: A Structural Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-01826-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (1), pp.5-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238972v1</w:t>
+                <w:t xml:space="preserve">hal-03238440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Generation by Myosin Motors: A Structural Perspective</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single Residue Variation in Skeletal Muscle Myosin Enables Direct and Selective Drug Targeting for Spasticity and Muscle Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Gyimesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demeter Túrós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Kumar Suthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Pénzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.335-346.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.9b00264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03238440v1</w:t>
+                <w:t xml:space="preserve">hal-03453772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Residue Variation in Skeletal Muscle Myosin Enables Direct and Selective Drug Targeting for Spasticity and Muscle Stiffness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Máté Pénzes</w:t>
+                <w:t xml:space="preserve">Full-length Plasmodium falciparum myosin A and essential light chain PfELC structures provide new anti-malarial targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena B Krementsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e60581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.60581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.08.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03453772v1</w:t>
+                <w:t xml:space="preserve">hal-03059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-length Plasmodium falciparum myosin A and essential light chain PfELC structures provide new anti-malarial targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Haase</w:t>
+                <w:t xml:space="preserve">Optimized filopodia formation requires myosin tail domain cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Songster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sirkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (44), pp.22196-22204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901527116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.60581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059341v1</w:t>
+                <w:t xml:space="preserve">hal-02349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized filopodia formation requires myosin tail domain cooperation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+                <w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lucchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harikrishna Bavireddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanu-Das Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.968-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901527116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349330v1</w:t>
+                <w:t xml:space="preserve">hal-02324665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2nd PSL Chemical Biology Symposium (2019): At the Crossroads of Chemistry and Biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bhanu-Das Dasari</w:t>
+                <w:t xml:space="preserve">Plasmodium myosin A drives parasite invasion by an atypical force generating mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Bookwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11120-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324665v1</w:t>
+                <w:t xml:space="preserve">hal-02349247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium myosin A drives parasite invasion by an atypical force generating mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carol Bookwalter</w:t>
+                <w:t xml:space="preserve">An intermediate along the recovery stroke of myosin VI revealed by X-ray crystallography and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (24), pp.6213-6218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1711512115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11120-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349247v1</w:t>
+                <w:t xml:space="preserve">hal-02349286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intermediate along the recovery stroke of myosin VI revealed by X-ray crystallography and molecular dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+                <w:t xml:space="preserve">MYO5B , STX3 , and STXBP2 mutations reveal a common disease mechanism that unifies a subset of congenital diarrheal disorders: A mutation update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herschel Dhekne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arend Overeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Joeri van Der Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.333-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1711512115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349286v1</w:t>
+                <w:t xml:space="preserve">hal-02349537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYO5B , STX3 , and STXBP2 mutations reveal a common disease mechanism that unifies a subset of congenital diarrheal disorders: A mutation update</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Joeri van Der Velde</w:t>
+                <w:t xml:space="preserve">Myosin VI and branched actin filaments mediate membrane constriction and fission of melanosomal tubule carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Hurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (8), pp.2709 - 2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201709055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349537v1</w:t>
+                <w:t xml:space="preserve">hal-03059386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI and branched actin filaments mediate membrane constriction and fission of melanosomal tubule carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Figon</w:t>
+                <w:t xml:space="preserve">Circularly permuted fluorogenic proteins for the design of modular biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison G Tebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico M Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Zoumpoulaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sirkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.2392 - 2397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201709055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059386v1</w:t>
+                <w:t xml:space="preserve">hal-01909679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rab GTPases and their interacting protein partners: Structural insights into Rab functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hammich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Mei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small GTPases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1-2), pp.22-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21541248.2017.1336191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly permuted fluorogenic proteins for the design of modular biosensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06191-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b00417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909679v1</w:t>
+                <w:t xml:space="preserve">hal-02349257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The divergent mitotic kinesin MKLP2 exhibits atypical structure and mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Atherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Mei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M Muretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnel Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06191-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349257v1</w:t>
+                <w:t xml:space="preserve">hal-04015847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The divergent mitotic kinesin MKLP2 exhibits atypical structure and mechanochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnel Joseph</w:t>
+                <w:t xml:space="preserve">Eml1 loss impairs apical progenitor spindle length and soma shape in the developing cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Uzquiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Ershov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15253-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.27793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015847v1</w:t>
+                <w:t xml:space="preserve">hal-03825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eml1 loss impairs apical progenitor spindle length and soma shape in the developing cerebral cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Houllier</w:t>
+                <w:t xml:space="preserve">Myosin 7 and its adaptors link cadherins to actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Mei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sourigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Sirkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15253-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03825519v1</w:t>
+                <w:t xml:space="preserve">hal-01984704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic and structural basis for activation of cardiac myosin force production by omecamtiv mecarbil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente J Planelles-Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady I Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00176-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin 7 and its adaptors link cadherins to actin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Sirkia</w:t>
+                <w:t xml:space="preserve">Oxidation of F-actin controls the terminal steps of cytokinesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hammich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Wioland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Klinkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.15864. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984704v1</w:t>
+                <w:t xml:space="preserve">hal-01492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of F-actin controls the terminal steps of cytokinesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Klinkert</w:t>
+                <w:t xml:space="preserve">Coupling fission and exit of RAB6 vesicles at Golgi hotspots through kinesin-myosin interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Miserey-Lenkei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01266-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492528v1</w:t>
+                <w:t xml:space="preserve">hal-02349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling fission and exit of RAB6 vesicles at Golgi hotspots through kinesin-myosin interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Dimitrov</w:t>
+                <w:t xml:space="preserve">The myosin X motor is optimized for movement on actin bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaifeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1254. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 7, pp.12456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01266-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349571v1</w:t>
+                <w:t xml:space="preserve">hal-01361523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myosin X motor is optimized for movement on actin bundles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rab35 GTPase couples cell division with initiation of epithelial apico-basal polarity and lumen opening.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Klinkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rocancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Echard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.12456. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 7, pp.11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01361523v1</w:t>
+                <w:t xml:space="preserve">pasteur-01301777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rab35 GTPase couples cell division with initiation of epithelial apico-basal polarity and lumen opening.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Force-producing ADP state of myosin bound to actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setsuko Fujita-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Hofhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (13), pp.E1844-E1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1516598113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01301777v1</w:t>
+                <w:t xml:space="preserve">hal-02349597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-producing ADP state of myosin bound to actin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goetz Hofhaus</w:t>
+                <w:t xml:space="preserve">Coordinated recruitment of Spir actin nucleators and myosin V motors to Rab11 vesicle membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Welz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kollmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e17523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.17523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1516598113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349597v1</w:t>
+                <w:t xml:space="preserve">hal-02349587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated recruitment of Spir actin nucleators and myosin V motors to Rab11 vesicle membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Chardon</w:t>
+                <w:t xml:space="preserve">How Actin Initiates the Motor Activity of Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.401 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.17523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349587v1</w:t>
+                <w:t xml:space="preserve">hal-03059350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Actin Initiates the Motor Activity of Myosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myosin VI deafness mutation prevents the initiation of processive runs on actin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Llinas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Shima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ropars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Zong</w:t>
+                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.E1201 - E1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1420989112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2015.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059350v1</w:t>
+                <w:t xml:space="preserve">hal-03059375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI deafness mutation prevents the initiation of processive runs on actin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Myosin VI Must Dimerize and Deploy Its Unusual Lever Arm in Order to Perform Its Cellular Roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yusuf Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kikuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Safer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaohui Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1420989112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059375v1</w:t>
+                <w:t xml:space="preserve">hal-04775412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VI Must Dimerize and Deploy Its Unusual Lever Arm in Order to Perform Its Cellular Roles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhaohui Yang</w:t>
+                <w:t xml:space="preserve">Structural basis of myosin V Rab GTPase-dependent cargo recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikayatou Attanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudouh Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (51), pp.20443 - 20448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1314329110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.07.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04775412v1</w:t>
+                <w:t xml:space="preserve">pasteur-03525520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of myosin V Rab GTPase-dependent cargo recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">How myosin motors power cellular functions - an exciting journey from structure to function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Llinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Doudouh Coulibaly</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (4), pp.551-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08449.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1314329110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03525520v1</w:t>
+                <w:t xml:space="preserve">hal-02349656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How myosin motors power cellular functions - an exciting journey from structure to function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Processive Steps in the Reverse Direction Require Uncoupling of the Lead Head Lever Arm of Myosin VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ménétrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Mukherjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.75 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08449.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349656v1</w:t>
+                <w:t xml:space="preserve">hal-03059379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processive Steps in the Reverse Direction Require Uncoupling of the Lead Head Lever Arm of Myosin VI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Role of Insert-1 of Myosin VI in Modulating Nucleotide Affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Squires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan B Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (13), pp.11716 - 11723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m110.200626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.07.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059379v1</w:t>
+                <w:t xml:space="preserve">hal-03059381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Insert-1 of Myosin VI in Modulating Nucleotide Affinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential &amp;quot;ankle&amp;quot; in the myosin lever arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pylypenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017676108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m110.200626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059381v1</w:t>
+                <w:t xml:space="preserve">hal-02349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential &amp;quot;ankle&amp;quot; in the myosin lever arm</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cadherin-23, myosin VIIa and harmonin, encoded by Usher syndrome type I genes, form a ternary complex and interact with membrane phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (18), pp.3557 - 3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddq271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017676108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349672v1</w:t>
+                <w:t xml:space="preserve">pasteur-03525648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadherin-23, myosin VIIa and harmonin, encoded by Usher syndrome type I genes, form a ternary complex and interact with membrane phospholipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Hoos</w:t>
+                <w:t xml:space="preserve">Structural Basis for Recruitment of Rab6-Interacting Protein 1 to Golgi via a RUN Domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Recacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2008.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddq271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03525648v1</w:t>
+                <w:t xml:space="preserve">inserm-00355625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for Recruitment of Rab6-Interacting Protein 1 to Golgi via a RUN Domain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
+                <w:t xml:space="preserve">The structural basis of Arf effector specificity: the crystal structure of ARF6 in a complex with JIP4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Isabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Khadali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure / Struct Fold Des; Structure (Camb )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (18), pp.2687 - 2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2008.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00355625v1</w:t>
+                <w:t xml:space="preserve">hal-00416785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural basis of Arf effector specificity: the crystal structure of ARF6 in a complex with JIP4.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Khadali</w:t>
+                <w:t xml:space="preserve">Electrospray ionization mass spectrometry studies of noncovalent myosin VI complexes reveal a new specific calmodulin binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dorsselaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (8), pp.1367-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2009.209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416785v1</w:t>
+                <w:t xml:space="preserve">hal-02981194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray ionization mass spectrometry studies of noncovalent myosin VI complexes reveal a new specific calmodulin binding site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
+                <w:t xml:space="preserve">The unique insert in myosin VI is a structural calcium-calmodulin binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasms.2005.03.023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (14), pp.4787-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0306892101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02981194v1</w:t>
+                <w:t xml:space="preserve">hal-02981195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique insert in myosin VI is a structural calcium-calmodulin binding site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nolt</w:t>
+                <w:t xml:space="preserve">Griscelli syndrome restricted to hypopigmentation results from a melanophilin defect (GS3) or a MYO5A F-exon deletion (GS1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ménasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Hsuan Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozden Sanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 112 (3), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI18264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0306892101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02981195v1</w:t>
+                <w:t xml:space="preserve">inserm-02440362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griscelli syndrome restricted to hypopigmentation results from a melanophilin defect (GS3) or a MYO5A F-exon deletion (GS1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Biochemical and functional characterization of Rab27a mutations occurring in Griscelli syndrome patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ménasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ilhan Tezcan</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101, pp.2736 - 2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI18264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440362v1</w:t>
+                <w:t xml:space="preserve">hal-03059374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and functional characterization of Rab27a mutations occurring in Griscelli syndrome patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ménasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Feldmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Houdusse</w:t>
+                <w:t xml:space="preserve">Catherine Desaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 101, pp.2736 - 2742. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 101 (7), pp.2736-2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059374v1</w:t>
+                <w:t xml:space="preserve">inserm-02440369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and functional characterization of Rab27a mutations occurring in Griscelli syndrome patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fischer</w:t>
+                <w:t xml:space="preserve">Myosin VIIa, harmonin and cadherin 23, three Usher I gene products that cooperate to shape the sensory hair cell bundle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Goodyear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2002-09-2789⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (24), pp.6689-6699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdf689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02440369v1</w:t>
+                <w:t xml:space="preserve">pasteur-05017570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin VIIa, harmonin and cadherin 23, three Usher I gene products that cooperate to shape the sensory hair cell bundle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daviet</w:t>
+                <w:t xml:space="preserve">Three-dimensional structure of a heteroclitic antigen-antibody cross-reaction complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Alzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Narayana Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Eiselé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (16), pp.7711-7715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.90.16.7711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdf689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05017570v1</w:t>
+                <w:t xml:space="preserve">pasteur-03136514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional structure of a heteroclitic antigen-antibody cross-reaction complex.</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Three-dimensional structure and antigen binding specificity of antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tello</w:t>
+                <w:t xml:space="preserve">S. Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Spinelli</w:t>
+                <w:t xml:space="preserve">H. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Souchon</w:t>
+                <w:t xml:space="preserve">F.A. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Riottot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 72 (8), pp.507-512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(90)90114-v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0300-9084(90)90114-v⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03136462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7612,428 +7478,428 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosin Structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lee Sweeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myosins - A Superfamily of Molecular Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1239, pp.7-19, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38062-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Filopodial Myosin Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica K Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica K Schwartz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emerson Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret A Titus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca 2+ regulation of Myosin II and Myosin VI during rupture of the Shigella -containing vacuole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Bonnet</w:t>
+                <w:t xml:space="preserve">Chun Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Hui Sun</w:t>
+                <w:t xml:space="preserve">Jost Enninga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jost Enninga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Tran van Nhieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Clinically Viable Non-Muscle Myosin II Small Molecule Inhibitors with Broad Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Radnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8042,638 +7908,550 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica J Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalyn Hafenbreidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalyn Hafenbreidel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca F Stremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of small molecule inhibition of Plasmodium falciparum myosin A informs antimalarial drug design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Robblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Fisher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Fagnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide-free structures of Kif20A illuminate the atypical allostery in this mitotic kinesin-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanomezana Moutse Ranaivoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanomezana Moutse Ranaivoson</w:t>
+                <w:t xml:space="preserve">Vincent Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crozet</w:t>
+                <w:t xml:space="preserve">Matthieu P.M.H. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu P.M.H. Benoît</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amna Abdalla Mohammed Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kikuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertrophic cardiomyopathy disease results from disparate impairments of cardiac myosin function and auto-inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert-Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Houdusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Full Length Plasmodium Myosin A and its light chain PfELC, dual targets against malaria parasite pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihia Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P Robblee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P Robblee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
+                <w:t xml:space="preserve">Elena B Krementsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena B Krementsova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Silvia Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059395v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03053365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8820,51 +8598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bag&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kools" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00509-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry W Rathbone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502977122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Radnai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica J Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kikuti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Toth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spudich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Nandwani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ruppel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00199-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47587-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E C Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Canon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mayeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42376-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grinzato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Moussaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38698-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Titus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.04.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Katharina Kr&#252;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Erdmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Hassoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L Arthur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Crawford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Pylypenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01826-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robblee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22093-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.45&gt;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Sweeney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00264" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Gyimesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Horv&#225;th" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter T&#250;r&#243;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Kumar Suthar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; P&#233;nzes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.08.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Robblee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B Krementsova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Haase" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Arthur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Songster" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sirkia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Bhattacharya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901527116" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bookwalter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11120-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Isabet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benisty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711512115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Dhekne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Overeem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joeri van Der Velde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23386" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Mei Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2017.1336191" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Tebo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00417" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06191-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Atherton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cook" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Muretta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27793" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15253-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady I Malik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00176-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15864" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klinkert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01266-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11166" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wulf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsuko Fujita-Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oster" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Hofhaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516598113" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Welz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Tittel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.17523" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Llinas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Song" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.03.025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Shima" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420989112" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775412v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Mukherjea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf Ali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Safer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahmani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudouh Coulibaly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314329110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08449.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;n&#233;trey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Squires" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Zong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.200626" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349672v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pylypenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdusse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017676108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Recacha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jollivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.10.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Regazzoni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Khadali" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981195v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wells" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306892101" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M&#233;nasch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hsuan Ho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Sanal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Tezcan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI18264" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feldmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desaymard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-09-2789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chitarra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Bentley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayana Bhat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Eisel&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.16.7711" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Saul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Riottot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90114-v" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNHF16T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lee Sweeney" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38062-5_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Schwartz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Hall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775436v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Sun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775437v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalyn Hafenbreidel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Stremel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fisher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fagnant" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872652v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Moutse Ranaivoson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P.M.H. Beno&#238;t" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdalla Mohammed Khalid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053365v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bag&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Kools" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pag&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00509-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry W Rathbone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2502977122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Radnai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica J Young" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kikuti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Toth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.06.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47587-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Spudich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Nandwani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Ruppel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00199-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian E C Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Canon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Planelles-Herrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Il Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mayeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianming Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42376-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Grinzato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Moussaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38698-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03281243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret A Titus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.04.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley L Arthur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Crawford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.68082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Katharina Kr&#252;ger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu G&#233;lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Erdmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Hassoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Ping Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swift" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robblee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22093-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.45&gt;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Pylypenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yan Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01826-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee Sweeney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.9b00264" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Gyimesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Horv&#225;th" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demeter T&#250;r&#243;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Kumar Suthar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; P&#233;nzes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.08.050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Robblee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B Krementsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Haase" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60581" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Arthur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Songster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Sirkia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Bhattacharya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901527116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Billet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Bavireddi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu-Das Dasari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900092" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blake" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Bookwalter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11120-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349286v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Isabet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Benisty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1711512115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herschel Dhekne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend Overeem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joeri van Der Velde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23386" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Tebo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b00417" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hammich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Mei Yu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21541248.2017.1336191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06191-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Atherton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cook" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M Muretta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnel Joseph" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27793" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bizzotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Uzquiano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ershov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houllier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15253-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01984704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente J Planelles-Herrero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15864" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady I Malik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00176-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Wioland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klinkert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bousquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01266-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01361523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropars" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohui Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifeng Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01301777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Echard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11166" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wulf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsuko Fujita-Becker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Oster" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Hofhaus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516598113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Welz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Tittel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chardon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.17523" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Llinas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2015.03.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Shima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1420989112" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Mukherjea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf Ali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Safer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.07.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wikayatou Attanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lahmani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudouh Coulibaly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314329110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08449.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M&#233;n&#233;trey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.07.034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Squires" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B Zong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.200626" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349672v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pylypenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houdusse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017676108" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00355625v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Recacha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Boulet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jollivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Monier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2008.10.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416785v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Regazzoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Khadali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.209" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahloul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wells" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nolt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0306892101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440362v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M&#233;nasch&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hsuan Ho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozden Sanal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Tezcan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI18264" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feldmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desaymard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-09-2789" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chitarra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Bentley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayana Bhat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Eisel&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.16.7711" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03136462v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spinelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souchon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Saul" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Riottot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90114-v" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWNHF16T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lee Sweeney" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38062-5_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264014v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Schwartz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Hall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775436v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Hui Sun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Enninga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tran van Nhieu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalyn Hafenbreidel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca F Stremel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fisher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fagnant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezana Moutse Ranaivoson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P.M.H. Beno&#238;t" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdalla Mohammed Khalid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>