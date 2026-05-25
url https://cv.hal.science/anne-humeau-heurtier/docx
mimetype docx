--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -126,191 +126,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (124)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis detection on chest X-rays using two-dimensional multiscale symbolic dynamic entropy</w:t>
+                <w:t xml:space="preserve">Comparison of two exergame-based motor-cognitive trainings: protocol for a pilot study on cognitive, motor, and psychiatric symptoms in patients with huntington’s disease (CARE-MH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Sofia F. Gaudêncio</w:t>
+                <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Carvalho</w:t>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
+                <w:t xml:space="preserve">Jérémy Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao M.R. Cardoso</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 111, pp.108346. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161572v1</w:t>
+                <w:t xml:space="preserve">hal-05450923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-frequency texture analysis using wavelet increment entropy: Methodology and application to MRI in multiple sclerosis</w:t>
               </w:r>
@@ -420,4999 +424,4982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two exergame-based motor-cognitive trainings: protocol for a pilot study on cognitive, motor, and psychiatric symptoms in patients with huntington’s disease (CARE-MH)</w:t>
+                <w:t xml:space="preserve">Tuberculosis detection on chest X-rays using two-dimensional multiscale symbolic dynamic entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godard</w:t>
+                <w:t xml:space="preserve">Andreia Sofia F. Gaudêncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Chartier</w:t>
+                <w:t xml:space="preserve">Miguel Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Besnard</w:t>
+                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Joao M.R. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6, pp.e4. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.108346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450923v1</w:t>
+                <w:t xml:space="preserve">hal-05161572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional Increment Entropy for Texture Analysis: Theoretical Validation and Application to Colon Cancer Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozniza Ali</w:t>
+                <w:t xml:space="preserve">Two-dimensional fuzzy dispersion entropy to nonlinear image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rostaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Rostaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Azami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e27010080⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2026.116144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893736v1</w:t>
+                <w:t xml:space="preserve">hal-05613609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Clustering for Epileptic Seizure Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+                <w:t xml:space="preserve">Bidimensional Increment Entropy for Texture Analysis: Theoretical Validation and Application to Colon Cancer Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqaddas Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Suzuri Hitam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozniza Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3458177⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e27010080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688424v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined composite multivariate multiscale fuzzy dispersion entropy: Theoretical analysis and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">NLDyn - An open source MATLAB toolbox for the univariate and multivariate nonlinear dynamical analysis of physiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Rostaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Rostaghi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Rostaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Rajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115128⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.107941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04599622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of entropy rate measures for the evaluation of time series complexity: simulations and application to heart rate and respiratory variability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined composite multivariate multiscale fuzzy dispersion entropy: Theoretical analysis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rostaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Rostaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2024.04.004⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.115128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562987v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLDyn - An open source MATLAB toolbox for the univariate and multivariate nonlinear dynamical analysis of physiological data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadegh Rostaghi</w:t>
+                <w:t xml:space="preserve">Deep Clustering for Epileptic Seizure Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107941⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3458177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04296651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
+                <w:t xml:space="preserve">Comparison of entropy rate measures for the evaluation of time series complexity: simulations and application to heart rate and respiratory variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Angela Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.380-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2024.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744665v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of nonlinear measures in resting-state magnetoencephalograms in Alzheimer’s dementia and mild cognitive impairment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elham Daftarifard</w:t>
+                <w:t xml:space="preserve">Combinations of physical and cognitive training for subcortical neurodegenerative diseases with physical, cognitive and behavioral symptoms: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Abasolo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-230544⟩</w:t>
+              <w:t xml:space="preserve">Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10072-024-07808-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04207914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EMD-based approach for atrial fibrillation classification using wavelets and convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Serhal</w:t>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Oueidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82, pp.article id. 104507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2022.104507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary embolism detection on venous thrombosis ultrasound images with bi-dimensional entropy measures: preliminary results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Bressollette</w:t>
+                <w:t xml:space="preserve">Assessment and comparison of nonlinear measures in resting-state magnetoencephalograms in Alzheimer’s dementia and mild cognitive impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Daftarifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.16568⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (3), pp.1151-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-230544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04115305v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional ensemble entropy: Concepts and application to emphysema lung computerized tomography scans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Vaz</w:t>
+                <w:t xml:space="preserve">Pulmonary embolism detection on venous thrombosis ultrasound images with bi-dimensional entropy measures: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107855⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (12), pp.7840-7851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.16568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04232582v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-attention model for cross-subject seizure detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+                <w:t xml:space="preserve">Bidimensional ensemble entropy: Concepts and application to emphysema lung computerized tomography scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107427⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04192901v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and Entropy-Based Texture Features for Color Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+                <w:t xml:space="preserve">A self-attention model for cross-subject seizure detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirvana Hilal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent O’brien</w:t>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24111577⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836292v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on prediction, detection, and classification of atrial fibrillation using wavelets and AI on ECG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture analysis using two-dimensional permutation entropy and amplitude-aware permutation entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.105168⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500172v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional dispersion entropy for uterine fibroid texture quantification and post-embolization evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Colored texture analysis fuzzy entropy methods with a dermoscopic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106605⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.e24060831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e24060831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503136v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Texture Analysis: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.107993-108003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3213439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture analysis using two-dimensional permutation entropy and amplitude-aware permutation entropy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview on prediction, detection, and classification of atrial fibrillation using wavelets and AI on ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ahmad Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Oueidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.05.017⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.article id. 105168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.105168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687378v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored texture analysis fuzzy entropy methods with a dermoscopic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional dispersion entropy for uterine fibroid texture quantification and post-embolization evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia S. Gaudencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakelle Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24060831⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.article id. 106605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696070v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Ordering of Hadamard Matrix Using Fourier Transform and Gray-Level Co-Occurrence Matrix for Compressive Single-Pixel Imaging in Low Resolution Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Gaudencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.46975-46985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3171334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related alterations on the capacities to navigate on a bike: use of a simulator and entropy measures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Deep Learning and Entropy-Based Texture Features for Color Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Furlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-020-02257-y⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e24111577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923217v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional multiscale fuzzy entropy: Validation and application to idiopathic pulmonary fibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of COVID-19 chest computed tomography: a texture analysis based on three-dimensional entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andreia Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lederlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2020.2986210⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.102582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.102582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526971v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Entropy Analysis of Short Signals: The Robustness of Fuzzy Entropy-Based Variants Compared to Full-Length Long Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airton Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Virgílio Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Murta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (12), pp.article id. 1620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e23121620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of COVID-19 chest computed tomography: a texture analysis based on three-dimensional entropy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale permutation entropy for two-dimensional patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.102582⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183076v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale permutation entropy for two-dimensional patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morel</w:t>
+                <w:t xml:space="preserve">Parameter Analysis of Multiscale Two-Dimensional Fuzzy and Dispersion Entropy Measures Using Machine Learning Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Furlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.06.028⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.article id. 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23101303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300228v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Analysis of Multiscale Two-Dimensional Fuzzy and Dispersion Entropy Measures Using Machine Learning Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional multiscale fuzzy entropy: Validation and application to idiopathic pulmonary fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Sofia F. Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23101303⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2020.2986210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426748v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for predictive data analytics in medicine: A review illustrated by cardiovascular and nuclear medicine examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Age-related alterations on the capacities to navigate on a bike: use of a simulator and entropy measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpf.12686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-020-02257-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032712v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional Multiscale Fuzzy Entropy and its Application to Pseudoxanthoma Elasticum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamed Azami</w:t>
+                <w:t xml:space="preserve">(Multiscale) Cross-Entropy Methods: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2953681⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e22010045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874628v1</w:t>
+                <w:t xml:space="preserve">hal-02428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Multiscale) Cross-Entropy Methods: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Entropy Approaches and Their Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22010045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Entropy, pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e22060644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428477v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Entropy Approaches and Their Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning for predictive data analytics in medicine: A review illustrated by cardiovascular and nuclear medicine examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e22060644⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032704v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Time–Frequency Complexity Measures for the Analysis of Age-Related Changes in Neuromagnetic Resting-State Activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidimensional Multiscale Fuzzy Entropy and its Application to Pseudoxanthoma Elasticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Berthin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2019.2892823⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67, pp.2015-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2953681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529747v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional dispersion entropy: an information-theoretic method for irregularity analysis of images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture feature extraction methods: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.8975-9000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2890743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171545v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy entropy metrics for the analysis of biomedical signals: assessment and comparison</w:t>
+                <w:t xml:space="preserve">Two-dimensional dispersion entropy: an information-theoretic method for irregularity analysis of images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Javier Escudero</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E.V. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.M. Omoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.178-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267711v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture feature extraction methods: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy entropy metrics for the analysis of biomedical signals: assessment and comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7, pp.8975-9000. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2890743⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7, pp.104833-104847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2930625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126655v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painless local pressure application to test microvascular reactivity to ischemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Multichannel Time–Frequency Complexity Measures for the Analysis of Age-Related Changes in Neuromagnetic Resting-State Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.2428-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2019.2892823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346678v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate improved weighted multi-scale permutation entropy and its application on EEG data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Japaridze</w:t>
+                <w:t xml:space="preserve">Painless local pressure application to test microvascular reactivity to ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loufrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155878v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Complexity of Biomedical Signals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multivariate improved weighted multi-scale permutation entropy and its application on EEG data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Kadish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Japaridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/5408254⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159165v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional multiscale entropy analysis: applications to image texture evaluation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Systems’ Irregularity and Complexity: Sample Entropy, Its Derivatives, and Their Applications across Scales and Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e20100794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159211v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centered and Averaged Fuzzy Entropy to Improve Fuzzy Entropy Precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+                <w:t xml:space="preserve">Two-dimensional multiscale entropy analysis: applications to image texture evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliano Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Felipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Murta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e20040287⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.224-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773465v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Systems’ Irregularity and Complexity: Sample Entropy, Its Derivatives, and Their Applications across Scales and Disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Complexity of Biomedical Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastòn Schlotthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rufiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e20100794⟩</w:t>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.5408254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/5408254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531268v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Issue on Cardiovascular system monitoring and therapy: innovative technologies and internet of things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centered and Averaged Fuzzy Entropy to Improve Fuzzy Entropy Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e20040287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159156v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying time-frequency complexity measures for epileptic EEG data analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editorial Special Issue on Cardiovascular system monitoring and therapy: innovative technologies and internet of things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.725-728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159210v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-dimensional multiscale entropy: Relation with discrete Fourier transform and biomedical application</w:t>
               </w:r>
@@ -5496,2243 +5483,2243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasodilator response to galvanic current stimulation of the skin accurately detects acetylsalicylic acid intake: A study in 400 vascular patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+                <w:t xml:space="preserve">Time-varying time-frequency complexity measures for epileptic EEG data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick van Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.01.041⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (8), pp.1681-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2017.2761982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159215v1</w:t>
+                <w:t xml:space="preserve">hal-02159210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of static scatterers in laser speckle contrast imaging: an experimental study on correlation and contrast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
+                <w:t xml:space="preserve">Vasodilator response to galvanic current stimulation of the skin accurately detects acetylsalicylic acid intake: A study in 400 vascular patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Florczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Signolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9f3a⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2018.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155893v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-dimensional variational mode decomposition of laser speckle contrast imaging data: a clinical approach to critical limb ischemia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of static scatterers in laser speckle contrast imaging: an experimental study on correlation and contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Henni</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 86, pp.107-112. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.article id. 015024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa9f3a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159227v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring microvascular perfusion variations with laser speckle contrast imaging using a view-based temporal template method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Poincaré plot analysis of time series from laser speckle contrast imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Zaheer Ansari</w:t>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun-Jeung Kang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Lydie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440347v1</w:t>
+                <w:t xml:space="preserve">hal-01580274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurovascular microcirculatory vasodilation mediated by C-fibers and Transient receptor potential vanilloid-type-1 channels (TRPV 1) is impaired in type 1 diabetes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Gascoin</w:t>
+                <w:t xml:space="preserve">Bidimensional unconstrained optimization approach to EMD: an algorithm revealing skin perfusion alterations in pseudoxanthoma elasticum patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Colominas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastòn Schlotthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44322⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507629v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Poincaré plot analysis of time series from laser speckle contrast imaging data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring microvascular perfusion variations with laser speckle contrast imaging using a view-based temporal template method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zaheer Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun-Jeung Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Manole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580274v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional unconstrained optimization approach to EMD: an algorithm revealing skin perfusion alterations in pseudoxanthoma elasticum patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gastòn Schlotthauer</w:t>
+                <w:t xml:space="preserve">Neurovascular microcirculatory vasodilation mediated by C-fibers and Transient receptor potential vanilloid-type-1 channels (TRPV 1) is impaired in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.233-239. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.44322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep44322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430365v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging of skin changes in arteriovenous malformation</w:t>
+                <w:t xml:space="preserve">Bi-dimensional variational mode decomposition of laser speckle contrast imaging data: a clinical approach to critical limb ischemia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.116.005931⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169993v1</w:t>
+                <w:t xml:space="preserve">hal-02159227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional distribution entropy to analyze the irregularity of small-sized textures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser speckle contrast imaging of skin changes in arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bazeries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (9), pp.1338 - 1342. </w:t>
+              <w:t xml:space="preserve">Circulation: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.article id. e005931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2723505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.116.005931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159216v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined multiscale Hilbert-Huang spectral entropy and its application to central and peripheral cardiovascular data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidimensional distribution entropy to analyze the irregularity of small-sized textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2533665⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (9), pp.1338 - 1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2723505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388811v1</w:t>
+                <w:t xml:space="preserve">hal-02159216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle imaging to monitor microvascular blood flow: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.106-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RBME.2016.2532598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate refined composite multiscale entropy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 380 (16), pp.1426-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physleta.2016.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which wavelength is the best for arterial pulse waveform extraction using laser speckle imaging?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Correia</w:t>
+                <w:t xml:space="preserve">Aging effect on microcirculation: A multiscale entropy approach on laser speckle contrast images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (7), pp.4008--4016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4953189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388765v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372822v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined scale-dependent permutation entropy to analyze systems complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiu-Wen Wu</w:t>
+                <w:t xml:space="preserve">Which wavelength is the best for arterial pulse waveform extraction using laser speckle imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 450, pp.454-461. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.01.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388775v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of perfusion changes with laser speckle contrast imaging using the method of motion history image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Zaheer Ansari</w:t>
+                <w:t xml:space="preserve">Refined scale-dependent permutation entropy to analyze systems complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuen-De Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiu-Wen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar Nirala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.106-109. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 450, pp.454-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392033v1</w:t>
+                <w:t xml:space="preserve">hal-01388775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging effect on microcirculation: A multiscale entropy approach on laser speckle contrast images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal and image processing of physiological data: methods for diagnosis and treatment purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4953189⟩</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1054605), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1054605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372822v2</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal and image processing of physiological data: methods for diagnosis and treatment purposes</w:t>
+                <w:t xml:space="preserve">Multivariate generalized multiscale entropy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/1054605⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18110411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392027v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate generalized multiscale entropy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of perfusion changes with laser speckle contrast imaging using the method of motion history image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zaheer Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Offenhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Nirala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.106-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2016.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18110411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation-independent empirical mode decomposition for images based on unconstrained optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastòn Schlotthauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.2288-2297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7760,7458 +7747,7588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Refined multiscale Hilbert-Huang spectral entropy and its application to central and peripheral cardiovascular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiu-Wen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuen-De Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (11), pp.2405-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2533665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134234v1</w:t>
+                <w:t xml:space="preserve">hal-01388811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified multiscale sample entropy computation of laser speckle contrast images and comparison with the original multiscale entropy algorithm</w:t>
+                <w:t xml:space="preserve">Multi-Dimensional Complete Ensemble Empirical Mode Decomposition With Adaptive Noise Applied to Laser Speckle Contrast Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.12.121302⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.2103--2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2419711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187404v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Dimensional Complete Ensemble Empirical Mode Decomposition With Adaptive Noise Applied to Laser Speckle Contrast Images</w:t>
+                <w:t xml:space="preserve">Modified multiscale sample entropy computation of laser speckle contrast images and comparison with the original multiscale entropy algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2419711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (12), pp.121302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.12.121302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239812v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast imaging: age-related changes in microvascular blood flow and correlation with pulse-wave velocity in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (5), pp.051010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JBO.20.5.051010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined composite multiscale permutation entropy to overcome multiscale permutation entropy length dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiu-Wen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuen-De Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22, pp.2364-2367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2015.2482603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiscale entropy algorithm and its variants: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (5), pp.3110-3123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e17053110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of laser Doppler flowmetry signals from healthy subjects and patients with varicose veins: information categorization approach based on intrinsic mode functions and entropy computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markos Klonizakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (6), pp.553-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvascular blood flow monitoring with laser speckle contrast imaging using the generalized differences algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.54 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of movement detection and artifact removal during laser speckle contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukman Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Signolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97C, pp.75-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of laser speckle contrast images variability using a novel empirical mode decomposition: comparison of results with laser doppler flowmetry signals variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (2), pp.618-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2014.2364079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a vasomotor cyclo-oxygenase dependent mechanism of sensitization at the cutaneous level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lefthériotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (3), pp.439-446. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.185-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954075v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of endothelial function by acetylcholine iontophoresis: impact of inter-electrode distance and electrical cutaneous resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale compression entropy of microvascular blood flow signals: comparison of results from laser speckle contrast and laser Doppler flowmetry data in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Puissant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Mathias Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.5777-5795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e16115777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147019v1</w:t>
+                <w:t xml:space="preserve">hal-03287193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction endothéliale : rôle, méthodes d’évaluation et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puissant</w:t>
+                <w:t xml:space="preserve">A. Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.47-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale compression entropy of microvascular blood flow signals: comparison of results from laser speckle contrast and laser Doppler flowmetry data in healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of endothelial function by acetylcholine iontophoresis: impact of inter-electrode distance and electrical cutaneous resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e16115777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287193v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Excellent inter- and intra-observer reproducibility of microvascular tests using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-131804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845965v1</w:t>
+                <w:t xml:space="preserve">hal-02954075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood perfusion values of laser speckle contrast imaging and laser Doppler flowmetry: is a direct comparison possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Binzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.1259-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2232294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845951v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic analysis of laser speckle contrast images recorded at rest and during biological zero: comparison with laser Doppler flowmetry data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abraham</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926809v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity quantification of signals from the heart, the macrocirculation and the microcirculation through a multiscale entropy analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Relevance of laser Doppler and laser speckle techniques for assessing vascular function: state of the art and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.341-345</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.659-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845945v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale entropy study of medical laser speckle contrast images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (3), pp.872-879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2012.2208642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood perfusion values of laser speckle contrast imaging and laser Doppler flowmetry: is a direct comparison possible?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linguistic analysis of laser speckle contrast images recorded at rest and during biological zero: comparison with laser Doppler flowmetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.2311-2321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845916v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of non-invasive assessment of skin endothelial function using laser Doppler flowmetry and laser speckle contrast imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Skin perfusion evaluation between laser speckle contrast imaging and laser Doppler flowmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061320⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 291, pp.482-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845967v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of laser Doppler and laser speckle techniques for assessing vascular function: state of the art and future trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutaneous microvascular functional assessment during exercise: a novel approach using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 465, pp.451-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-012-1215-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845954v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals before and after arm-cranking exercise in an older healthy population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity quantification of signals from the heart, the macrocirculation and the microcirculation through a multiscale entropy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klonizakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.Article n°020702</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845955v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-mixing microprobe for monitoring microvascular perfusion in rat brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals before and after arm-cranking exercise in an older healthy population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Campos</w:t>
+                <w:t xml:space="preserve">M. Klonizakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.103-112</w:t>
+              <w:t xml:space="preserve">Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.Article n°020702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845937v1</w:t>
+                <w:t xml:space="preserve">hal-00845955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of skin temperature on skin endothelial function assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+                <w:t xml:space="preserve">Self-mixing microprobe for monitoring microvascular perfusion in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-F. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourgeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Camo</w:t>
+                <w:t xml:space="preserve">R. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845913v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Effect of skin temperature on skin endothelial function assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2013.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00846240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals: partition function and generalized dimensions of data recorded before and after local heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air movements interfere with laser speckle contrast imaging recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Buard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0208-5216(12)70029-3⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (5), pp.1073-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10103-011-1015-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846227v1</w:t>
+                <w:t xml:space="preserve">hal-00846237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing spatial resolution versus sensitivity from laser speckle contrast imaging: application to frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (10), pp.1017-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-012-0919-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast imaging: multifractal analysis of data recorded in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (10), pp.5849-5856. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4748506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical use of laser speckle techniques: beyond the sole mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.1001-1002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-012-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new laser Doppler flowmeter prototype for depth dependent monitoring of skin microcirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Campos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.034302.1 - 034302.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air movements interfere with laser speckle contrast imaging recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Laser speckle contrast imaging of the skin: interest in processing the perfusion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.103-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846237v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast imaging of the skin: interest in processing the perfusion data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Impact of experimental conditions on non-contact laser recordings in microvascular studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (8), pp.669-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1549-8719.2012.00205.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846204v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of experimental conditions on non-contact laser recordings in microvascular studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Study of time reversibility/irreversibility of cardiovascular data: theoretical results and application to laser Doppler flowmetry and heart rate variability signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (13), pp.4335-4351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/13/4335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1549-8719.2012.00205.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00846232v1</w:t>
+                <w:t xml:space="preserve">hal-00827662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of time reversibility/irreversibility of cardiovascular data: theoretical results and application to laser Doppler flowmetry and heart rate variability signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals: partition function and generalized dimensions of data recorded before and after local heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0208-5216(12)70029-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/57/13/4335⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00827662v1</w:t>
+                <w:t xml:space="preserve">hal-00846227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of microvascular blood flow: a multiscale entropy study of laser Doppler flowmetry time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Assessment of skin microvascular function and dysfunction with laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (10), pp.2970 - 2973. </w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2011.2160865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCIMAGING.111.970418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857613v1</w:t>
+                <w:t xml:space="preserve">hal-00846240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haj-Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microvascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 82 (1), pp.88-91. </w:t>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.439-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857641v1</w:t>
+                <w:t xml:space="preserve">hal-00857621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the local aortic stiffness by a non-invasive bioelectrical impedance technique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Collette</w:t>
+                <w:t xml:space="preserve">Sample entropy of laser Doppler flowmetry signals increases in patients with systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">M. Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Willoteaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 49 (4), pp.431-439</w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762054v1</w:t>
+                <w:t xml:space="preserve">hal-00857598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance between laser head and skin does not influence skin blood flow values recorded by laser speckle imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">Assessment of aortic stiffness by local and regional methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Haj-Yassin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hypertension Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.578-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857621v1</w:t>
+                <w:t xml:space="preserve">hal-00857584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample entropy of laser Doppler flowmetry signals increases in patients with systemic sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edite Figueiras</w:t>
+                <w:t xml:space="preserve">Measurement of the local aortic stiffness by a non-invasive bioelectrical impedance technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roustit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Willoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 82, pp.152-155</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.431-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857598v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of aortic stiffness by local and regional methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale analysis of microvascular blood flow: a multiscale entropy study of laser Doppler flowmetry time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (10), pp.2970 - 2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2011.2160865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857584v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of heart rate variability and laser Doppler flowmetry fluctuations:comparison of results from different numerical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the &amp;quot;region of interest&amp;quot; and &amp;quot;time of interest&amp;quot;, both reduce the variability of blood flow measurements using laser speckle contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Yassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (1), pp.88-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2011.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/20/015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406945v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth sensitivity analysis of functional near-infrared spectroscopy measurement using three-dimensional Monte Carlo modelling-based magnetic resonance imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractal analysis of heart rate variability and laser Doppler flowmetry fluctuations:comparison of results from different numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (20), pp.6279 - 6297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/20/015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857850v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise Hölder exponents of a model for skin laser Doppler flowmetry signals based on six nonlinear coupled oscillators with linear and parametric couplings: comparison with experimental data from young healthy subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Buard</w:t>
+                <w:t xml:space="preserve">Depth sensitivity analysis of functional near-infrared spectroscopy measurement using three-dimensional Monte Carlo modelling-based magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-H. Kashou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie et Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31, pp.175-181</w:t>
+              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857775v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale entropy of laser Doppler flowmetry signals in healthy human subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pointwise Hölder exponents of a model for skin laser Doppler flowmetry signals based on six nonlinear coupled oscillators with linear and parametric couplings: comparison with experimental data from young healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ingénierie et Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.175-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.3512796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03406944v1</w:t>
+                <w:t xml:space="preserve">hal-00857775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized fractal dimensions of laser Doppler flowmetry signals recorded from glabrous and non glabrous skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Multiscale entropy of laser Doppler flowmetry signals in healthy human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 / Issue 6 / OPTICAL PHYSICS, pp.2827-2836. </w:t>
+              <w:t xml:space="preserve">, 2010, 37 (12), pp.6142 - 6146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.3395577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3512796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857765v1</w:t>
+                <w:t xml:space="preserve">hal-03406944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and interpretation of the bioelectrical impedance signal for the determination of the local arterial stiffness</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generalized fractal dimensions of laser Doppler flowmetry signals recorded from glabrous and non glabrous skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36, pp.4340-4348</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 37 / Issue 6 / OPTICAL PHYSICS, pp.2827-2836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.3395577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858654v1</w:t>
+                <w:t xml:space="preserve">hal-00857765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal analysis of central (electrocardiography) and peripheral (laser Doppler flowmetry) cardiovascular time series from healthy human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (7), pp.617 - 629. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/30/7/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of transient signal high-values in laser Doppler flowmetry signals with an empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (1), pp.18 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.3041168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la rigidité des artères de conduction par bio-impédancemétrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Modeling and interpretation of the bioelectrical impedance signal for the determination of the local arterial stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bouvier</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hors série 1, pp.13</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.4340-4348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859101v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of arterial stiffness with a bioelectrical impedance technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Collette</w:t>
+                <w:t xml:space="preserve">Time-resolved fluorescence intensity issued from a heterogeneous slab: sensitivity characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (suppl. 1), pp.28</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281, pp.5982-5990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859102v1</w:t>
+                <w:t xml:space="preserve">hal-00859128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la fluorescence résiduelle dans les tissus biologiques sur les signaux de fluorescence résolus temporellement par la méthode des éléments finis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractality, sample entropy, and wavelet analyses for age-related changes in the peripheral cardiovascular system: Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.717 - 723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.2831909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859126v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear analyses of laser Doppler flowmetry signals recorded during isoflurane-induced anaesthesia in healthy rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la fluorescence résiduelle dans les tissus biologiques sur les signaux de fluorescence résolus temporellement par la méthode des éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (Suppl. 2), p. - 60</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267481v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and spatial invariance of impedance signals in limbs of healthy subjects by time-frequency analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Measurement of arterial stiffness with a bioelectrical impedance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36, pp.444-451</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (suppl. 1), pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859103v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved fluorescence intensity issued from a heterogeneous slab: sensitivity characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kervella</w:t>
+                <w:t xml:space="preserve">Mesure de la rigidité des artères de conduction par bio-impédancemétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre L'Huillier</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 281, pp.5982-5990</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hors série 1, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859128v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractality, sample entropy, and wavelet analyses for age-related changes in the peripheral cardiovascular system: Preliminary results</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear analyses of laser Doppler flowmetry signals recorded during isoflurane-induced anaesthesia in healthy rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (Suppl. 2), p. - 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276570v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher information and Shannon entropy for on-line detection of transient signal high-values in laser Doppler flowmetry signals of healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and spatial invariance of impedance signals in limbs of healthy subjects by time-frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.444-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/18/014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03276560v1</w:t>
+                <w:t xml:space="preserve">hal-00859103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modèles hybrides simulant la propagation de la lumière dans les tissus biologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fisher information and Shannon entropy for on-line detection of transient signal high-values in laser Doppler flowmetry signals of healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre L'Huillier</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Médecine - Recherche et Ingénierie Biomédicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (18), pp.5061 - 5076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/18/014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859288v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler flowmetry signals to quantify effects of isoflurane on the peripheral cardiovascular system of healthy rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de deux modèles hybrides simulant la propagation de la lumière dans les tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tarvainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91, pp.263901</w:t>
+              <w:t xml:space="preserve">Innovation et Technologie en Biologie et Médecine - Recherche et Ingénierie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (2), pp.80-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859283v1</w:t>
+                <w:t xml:space="preserve">hal-00859288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler perfusion monitoring and imaging: novel approaches</w:t>
+                <w:t xml:space="preserve">Laser Doppler flowmetry signals to quantify effects of isoflurane on the peripheral cardiovascular system of healthy rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Steenbergen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45, pp.421-435</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91, pp.263901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859282v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laser Doppler perfusion monitoring and imaging: novel approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Steenbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.421-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multifractality in the peripheral cardiovascular system from pointwise Hölder exponents of laser Doppler flowmetry signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fromy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93, pp.L59-L61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15221,426 +15338,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view dispersion entropy on graphs: application to the detection of cerebral palsy after neonatal stroke</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Veyer</w:t>
+                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patty Coupeau</w:t>
+                <w:t xml:space="preserve">A. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+                <w:t xml:space="preserve">M. Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+                <w:t xml:space="preserve">L. Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing Theory Tools &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193358v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-view dispersion entropy on graphs: application to the detection of cerebral palsy after neonatal stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rozec</w:t>
+                <w:t xml:space="preserve">Dmytro Polozenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boilet</w:t>
+                <w:t xml:space="preserve">Clément Veyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Berruyer</w:t>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Image Processing Theory Tools &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157469v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-view graph approach for morphometry-aware semantic image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Veyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Image Processing Theory Tools &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaxMSE: A novel approach to multiscale entropy analysis using max-pooling to preserve maximal information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqaddas Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15695,8966 +15812,9216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE-EMBS Conference on Biomedical Engineering and Sciences (IECBES 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Penang, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Unsupervised approach for accurate epileptic seizure detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-site generalization using attention layer for epileptic seizure detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Howayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Site Generalization for Imbalanced Epileptic Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet transformation approaches for prediction of atrial fibrillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelet tansformation approaches for prediction of atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ahmad Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Serhal</w:t>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Oueidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290306v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet tansformation approaches for prediction of atrial fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Ahmad Serhal</w:t>
+                <w:t xml:space="preserve">Wavelet transformation approaches for prediction of atrial fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassib Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Oueidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1188-1192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688001v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-dimensional colored fuzzy entropy applied to melanoma dermoscopic images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">João M. Cardoso</w:t>
+                <w:t xml:space="preserve">Study of the influence of Age: Use of Sample Entropy and CEEMDAN on Navigation Data Acquired from a Bike Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy 2020 – The Scientific tool of the 21st century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496752v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of Age: Use of Sample Entropy and CEEMDAN on Navigation Data Acquired from a Bike Simulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Bi-dimensional colored fuzzy entropy applied to melanoma dermoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Sofia F. Gaudêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro G. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy 2020 – The Scientific tool of the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03070193v1</w:t>
+                <w:t xml:space="preserve">hal-02496752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CT images with a pseudo-three dimensional multiscale fuzzy entropy measure: applications to lung diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bidimensional Fuzzy Entropy: Principle Analysis and Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.4811-4814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330738v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensional Colored Fuzzy Entropy Measure: a Cutaneous Microcirculation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Sofia F. Gaudencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao M. R. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Mutual Information Measure to Estimate Functional Connectivity: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.640-643, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional Fuzzy Entropy: Principle Analysis and Biomedical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+                <w:t xml:space="preserve">A Novel Multiscale Cross-Entropy Method Applied to Navigation Data Acquired with a Bike Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.4811-4814, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857176⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.733-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330666v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Multiscale Cross-Entropy Method Applied to Navigation Data Acquired with a Bike Simulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Analysis of CT images with a pseudo-three dimensional multiscale fuzzy entropy measure: applications to lung diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvana Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Pilegaard Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324663v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to sample entropy of multi-channel signals: application to EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018. 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1959-1963, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycléo et l’analyse de données multivariées chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGAM Quoi de neuf en gériatrie et gérontologie ? L’actualité du secteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin alterations in pseudoxanthoma elasticum patients highlighted by the bi-dimensional sample entropy algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvana Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berthin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference BIOMDLORE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bialystok, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIOMDLORE.2018.8467188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of home-acquired blood pressure time series using multiscale entropy for patients treated against kidney cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EAI International Conference on IoT Technologies for HealthCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. pp.42-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76213-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying time-frequency complexity measures for epileptic EEG data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE DESIRE PROJECT - 4th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Valette, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2017.2761982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate improved weighted multi-scale permutation entropy and its application on EEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Sayed Hussein Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Kadish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Japaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE DESIRE PROJECT 4th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Valette, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of spatial laser speckle contrast implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOINFORMATICS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser based sensors for hemodynamic parameters measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Advanced Photonics Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, La Nouvelle-Orléans, Louisiane, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/SENSORS.2017.SeM3E.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast analysis for pulse waveform extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Microvascular Perfusion with Multi-Dimensional Complete Ensemble Empirical Mode Decomposition with Adaptive Noise Algorithm: Processing of Laser Speckle Contrast Images Recorded in Healthy Subjects, at Rest and During Acetylcholine Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (embc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, New York, United States. pp.7370--7373, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7320094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la microcirculation cutanée par imagerie de contraste par speckle laser (ICSL) chez les patients atteints de pseudoxanthome élastique (PXE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Dermatologiques de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular blood flow with laser speckle contrast imaging: analysis of static scatterers effect through modelling and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Processing of laser speckle contrast images to analyze the impact of aging on moving blood cells velocity when a Lorentzian velocity profile is assumed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Modelling Symposium on Mathematical modelling and Computer Simulation (IEEE EMS2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2014 (22nd European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541878v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of laser speckle contrast images to analyze the impact of aging on moving blood cells velocity when a Lorentzian velocity profile is assumed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser speckle contrast images: processing of data to analyze microvascular variations in hand skin of healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dexet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 (22nd European Signal Processing Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings 2014 SCITEPRESS – Science and Technology Publications - BIOIMAGING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004892900550058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287187v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser speckle contrast images: processing of data to analyze microvascular variations in hand skin of healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microvascular blood flow with laser speckle contrast imaging: analysis of static scatterers effect through modelling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 2014 SCITEPRESS – Science and Technology Publications - BIOIMAGING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004892900550058⟩</w:t>
+              <w:t xml:space="preserve">8th European Modelling Symposium on Mathematical modelling and Computer Simulation (IEEE EMS2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pise, Italy. pp.82-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMS.2014.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287181v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of laser speckle and entropy computation to segment images of diffuse objects with longitudinal motion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study to analyze the effect of aging on microvascular blood flow by processing laser speckle contrast images when Lorentzian and Gaussian velocity profiles are assumed for moving scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Applications of Optics and Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 4th International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541863v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study to analyze the effect of aging on microvascular blood flow by processing laser speckle contrast images when Lorentzian and Gaussian velocity profiles are assumed for moving scatterers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of laser speckle and entropy computation to segment images of diffuse objects with longitudinal motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedrono Guilherme Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 4th International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II International Conference on Applications of Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515128v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser speckle contrast images: effects of pixel representation method for application of standard compression algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Talib Hameed Al-Nuaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPT-DIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the effect of static scatterers on blood cells velocity values computed from laser speckle contrast images: preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPT-DIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductibilité de l'évaluation de la fonction endothéliale cutanée par méthode laser mono-point et laser speckle chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.310-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multifractale de signaux laser Doppler acquis au repos et après stimulation par nitroglycérine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de la perfusion microvasculaire au repos donnée par fluxmétrie laser Doppler et imagerie de contraste par laser speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855274v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry and bio-impedancemetry signals for an integrated analysis of the cardiovascular system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype de nouveau fluxmètre laser Doppler pour l'étude de la perfusion microvasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.x-x</w:t>
+              <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846601v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine arterial distensibility in small arteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new laser Doppler flowmeter prototype for microcirculation skin depth monitoring. In vitro validation and in vivo preliminar results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Mediterranean Conference on Control and Automation (MED'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1446-1449</w:t>
+              <w:t xml:space="preserve">Biodevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura - Algarve, Portugal. pp.154-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846543v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler flowmeters prototypes validation using Monte Carlo simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of digital blood pressure and laser Doppler flowmetry signals through a multiscale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura - Algarve, Portugal. pp.24-33</w:t>
+              <w:t xml:space="preserve">EUSIPCO (20th European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.ISSN 2076-1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846369v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new laser Doppler flowmeter prototype for microcirculation skin depth monitoring. In vitro validation and in vivo preliminar results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler flowmeters prototypes: Monte Carlo simulations validation paired with measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F. Requicha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodevices 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura - Algarve, Portugal. pp.154-159</w:t>
+              <w:t xml:space="preserve">Bioinformatics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vilamoura - Algarve, Portugal. pp.24 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846363v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of digital blood pressure and laser Doppler flowmetry signals through a multiscale analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
+                <w:t xml:space="preserve">Evaluation de la microcirculation cutanée par le laser speckle imageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (20th European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.ISSN 2076-1465</w:t>
+              <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846593v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la microcirculation cutanée par le laser speckle imageur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">A new method to determine arterial distensibility in small arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">The 20th Mediterranean Conference on Control and Automation (MED'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.1446-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855280v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler flowmeters prototypes: Monte Carlo simulations validation paired with measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edite Figueiras</w:t>
+                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry and bio-impedancemetry signals for an integrated analysis of the cardiovascular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vilamoura - Algarve, Portugal. pp.24 - 33</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430248v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la perfusion microvasculaire au repos donnée par fluxmétrie laser Doppler et imagerie de contraste par laser speckle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser Doppler flowmeters prototypes validation using Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Bioinformatics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura - Algarve, Portugal. pp.24-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855278v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de nouveau fluxmètre laser Doppler pour l'étude de la perfusion microvasculaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+                <w:t xml:space="preserve">Analyse multifractale de signaux laser Doppler acquis au repos et après stimulation par nitroglycérine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque national, OPT-DIAG 2012 : Diagnostic et Imagerie Optique en Médecine et Biologie Biophotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855271v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of laser Doppler flowmetry signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Portuguese BioEngineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Coimbra, Portugal. Abstract Book page 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between aortic stiffness and a local pulsatile indice from the peripheral cutaneous microvasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of glycerin trinitrate on medium and small vessels in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guerreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bricq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Physiologie, Pharmacologie et Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler flowmeters for microcirculation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Semedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Portuguese Meeting in Bioegineering. Bioengineering and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation, modélisation, et traitement des signaux biomédicaux reflétant la microcirculation sanguine : contribution à la technique de fluxmétrie laser Doppler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Phantom validation for depth assessment in laser Doppler flowmetry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme CNR IUT Colloque National de la Recherche dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Koli, Finland. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857903v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison between laser Doppler flowmetry signals recorded in glabrous and non glabrous skin: time and frequency analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+                <w:t xml:space="preserve">Local aortic stiffness estimated by a bioelectrical impedance technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSIGNALS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valence, Spain. pp.133-138</w:t>
+              <w:t xml:space="preserve">Artery 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Verone, Italy. pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857941v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oculométrie pour l'analyse du processus d'interprétation des IRM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tanguy</w:t>
+                <w:t xml:space="preserve">Démonstrateur d'un fantôme pour la validation d'un prototype de fluxmètre laser Doppler dans le domaine du biomédical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Démonstrateurs du Club EEA (Electronique Electrotechnique Automatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857909v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local aortic stiffness estimated by a bioelectrical impedance technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Collette</w:t>
+                <w:t xml:space="preserve">Comparaison between laser Doppler flowmetry signals recorded in glabrous and non glabrous skin: time and frequency analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artery 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Verone, Italy. pp.155</w:t>
+              <w:t xml:space="preserve">BIOSIGNALS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valence, Spain. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858002v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom validation for depth assessment in laser Doppler flowmetry technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Instrumentation, modélisation, et traitement des signaux biomédicaux reflétant la microcirculation sanguine : contribution à la technique de fluxmétrie laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Koli, Finland. pp.x-x</w:t>
+              <w:t xml:space="preserve">16eme CNR IUT Colloque National de la Recherche dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857950v1</w:t>
+                <w:t xml:space="preserve">hal-00857903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur d'un fantôme pour la validation d'un prototype de fluxmètre laser Doppler dans le domaine du biomédical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+                <w:t xml:space="preserve">L'oculométrie pour l'analyse du processus d'interprétation des IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Démonstrateurs du Club EEA (Electronique Electrotechnique Automatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857911v1</w:t>
+                <w:t xml:space="preserve">hal-00857909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals: partition function and generalized dimensions of data recorded before and after local heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la rigidité locale aortique par technique d'impédance bioélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">105th International Center for Biocybernetics Seminar "Light and optics in medical diagnosis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Varsovie, Poland. pp.14-22</w:t>
+              <w:t xml:space="preserve">29èmes journées de l'hypertension artérielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858979v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal spectra of laser Doppler flowmetry signals in healthy and sleep apnea syndrome subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Étude des variations spatiales des spectres multifractals de signaux laser Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OPT-DIAG 2009 : Septième colloque "Diagnostic et imagerie optiques en médecine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France. pp.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276566v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des variations spatiales des spectres multifractals de signaux laser Doppler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler flowmetry: multifractal spectra of signals recorded in hand of young healthy subjects before and after local heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPT-DIAG 2009 : Septième colloque "Diagnostic et imagerie optiques en médecine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France. pp.24</w:t>
+              <w:t xml:space="preserve">Medical Physics and Biomedical Engineering World Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.1944-1947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858626v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler flowmetry: multifractal spectra of signals recorded in hand of young healthy subjects before and after local heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Spectres multifractals de signaux laser Doppler acquis au cours d'un chauffage cutané local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics and Biomedical Engineering World Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.1944-1947</w:t>
+              <w:t xml:space="preserve">7ème colloque 'Diagnostic et imagerie optiques en médecine', OPT-DIAG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. p. - 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858972v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectres multifractals de signaux laser Doppler acquis au cours d'un chauffage cutané local</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multifractal spectra of laser Doppler flowmetry signals in healthy and sleep apnea syndrome subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Trzepizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque 'Diagnostic et imagerie optiques en médecine', OPT-DIAG 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Munich, Germany. pp.73730P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2009.7373_0P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406978v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler et microcirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la rigidité locale aortique par technique d'impédance bioélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Collette</w:t>
+                <w:t xml:space="preserve">Some reasons to build a new laser Doppler flowmeter to monitor microvascular blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edite Figueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes journées de l'hypertension artérielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.46-47</w:t>
+              <w:t xml:space="preserve">Medical Physics and Biomedical Engineering World Congress 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.1865-1868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858639v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some reasons to build a new laser Doppler flowmeter to monitor microvascular blood flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode de mesure de la rigidité artérielle aortique par technique bio-impédancemétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics and Biomedical Engineering World Congress 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.1865-1868</w:t>
+              <w:t xml:space="preserve">26ème congrès annuel du groupe de réflexion sur la recherche cardiovasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nancy, France. pp.S88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858974v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de mesure de la rigidité artérielle aortique par technique bio-impédancemétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractal analysis of laser Doppler flowmetry signals: partition function and generalized dimensions of data recorded before and after local heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel du groupe de réflexion sur la recherche cardiovasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nancy, France. pp.S88</w:t>
+              <w:t xml:space="preserve">105th International Center for Biocybernetics Seminar "Light and optics in medical diagnosis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Varsovie, Poland. pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858622v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler flowmetry signals: pointwise Hölder exponents of experimental signals from young healthy subjects and numerically simulated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Congress for Medical and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Anvers, Belgium. pp.221-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-law scaling behaviour of impedance signal time series of healthy subjects at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Titos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler flowmetry in healthy rats: impact of isoflurane anesthetic on signal complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fizanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ajaccio, France. pp.1330 - 1334, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2008.4602017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de signaux laser Doppler. Etude de l'influence des activités myogénique, neurogénique et endothéliale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations numériques de la spectroscopie et de la fluorescence par des techniques probabilistes et déterministes pour la détection de tumeurs cancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Diagnostic et Imagerie Optiques en Médecine" OPT-DIAG 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.75</w:t>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859865v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo comparison between the principal components analysis and the Karhunen-Loève transform as methods used for the de-noising of laser Doppler reactive hyperemia signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2007 (29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5465-5468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de la spectroscopie et de la fluorescence par des techniques probabilistes et déterministes pour la détection de tumeurs cancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie de fluorescence : simulations et instrumentation pour la détection des lésions cancéreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Diagnostic et Imagerie Optiques en Médecine" OPT-DIAG 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.77</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint Martin d'Hères, France. pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859866v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de fluorescence : simulations et instrumentation pour la détection des lésions cancéreuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Effects of residual fluorescence on time-resolved signals simulated with the finite element method in biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint Martin d'Hères, France. pp.163-164</w:t>
+              <w:t xml:space="preserve">EMBC 2007 (29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5975-5978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859885v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of residual fluorescence on time-resolved signals simulated with the finite element method in biological tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of laser Doppler flowmetry signals based on a model of nonlinear coupled oscillators. Comparison with real data in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. P. L'Huillier</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2007 (29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5975-5978</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4068-4071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859771v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of laser Doppler flowmetry signals based on a model of nonlinear coupled oscillators. Comparison with real data in the frequency domain</w:t>
+                <w:t xml:space="preserve">Utilisation de l'effet Doppler laser pour l'analyse de la microcirculation sanguine. Traitement des signaux associés et modélisation non linéaire pour l'aide au diagnostic médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2007 (29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.4068-4071</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Saint Martin d'Hères, France. pp.159-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859769v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'effet Doppler laser pour l'analyse de la microcirculation sanguine. Traitement des signaux associés et modélisation non linéaire pour l'aide au diagnostic médical</w:t>
+                <w:t xml:space="preserve">Simulations numériques de signaux laser Doppler. Etude de l'influence des activités myogénique, neurogénique et endothéliale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Saint Martin d'Hères, France. pp.159-160</w:t>
+              <w:t xml:space="preserve">Colloque "Diagnostic et Imagerie Optiques en Médecine" OPT-DIAG 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859883v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised deep embedding for robust seizure detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+                <w:t xml:space="preserve">Enhancing semantic segmentation with multi-view graphs using morphometric features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">4ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157454v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Dispersion entropy on multi-view graphs for identifying cerebral palsy after neonatal stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Polozenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05493682v1</w:t>
+                <w:t xml:space="preserve">hal-05615970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entraînement synergique via exergames auprès de patients atteints de la maladie de Huntington: Design et méthodes du projet NUMMARARE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
+                <w:t xml:space="preserve">Unsupervised deep embedding for robust seizure detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622188v1</w:t>
+                <w:t xml:space="preserve">hal-05157454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de double tâche sur cyclo-ergomètre : Recherches préliminaires sur l’acceptabilité et l’utilisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Gérontologie de l’Ouest et du Centre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Poitiers, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152059v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de contraste par speckle laser et analyses auto-adaptatives pour l’évaluation de la perfusion microvasculaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’entraînement synergique via exergames auprès de patients atteints de la maladie de Huntington: Design et méthodes du projet NUMMARARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle - 10eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes Francophones en Activité Physique Adaptée (JEFAPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528231v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Test de double tâche sur cyclo-ergomètre : Recherches préliminaires sur l’acceptabilité et l’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51èmes Journées de Gérontologie de l’Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie de contraste par speckle laser et analyses auto-adaptatives pour l’évaluation de la perfusion microvasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle - 10eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application du speckle laser à l'analyse des zones cérébrales fonctionnelles dans la chirurgie éveillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aram ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les Sables d'Olonne, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24664,100 +25031,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Systems’ Irregularity and Complexity: Sample Entropy, Its Derivatives, and Their Applications across Scales and Disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-03897-333-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24767,461 +25134,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-Theoretic Entropy Approaches and their Applications to Texture Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Eduardo Virgilio Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Texture Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9780367486099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Analysis of Univariate Biomedical Signals: Review and Comparison of Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Azami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz E.V. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Entropy Across the Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 04, WORLD SCIENTIFIC, pp.233-286, 2022, Contemporary Mathematics and Its Applications: Monographs, Expositions and Lecture Notes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811259401_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy Analysis in Health Informatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Md Atiqur Rahman Ahad, Mosabber Uddin Ahmed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing Techniques for Computational Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 978-3-030-54931-2, Springer Cham, pp.123-143, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54932-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 - Monte Carlo Methods to Numerically Simulate Signals Reflecting the Microvascular Perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edite Figueiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-F. Requicha Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-F.-M. de Mul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Lutz Angermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Simulations - Applications, Examples and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.520, 2011, 978-953-307-440-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25231,117 +25598,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de mesure d'un indice de la rigidité locale de la paroi d'une artère de conduction et installation correspondante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25351,118 +25718,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Doppler et microcirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId585"/>
+      <w:footerReference w:type="default" r:id="rId590"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25530,51 +25897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE91516"/>
+    <w:nsid w:val="D4E9B341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25761,51 +26128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-humeau-heurtier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6289-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161572v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia F. Gaud&#234;ncio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carvalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrono Guilherme Vaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M.R. Cardoso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108346" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqaddas Abid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suzuri Hitam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozniza Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Azami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122669" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27010080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Hajjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3458177" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rostaghi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Rostaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04562987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pernice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Angela Catania" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvana Hilal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.04.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04296651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rostaghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rajji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04207914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Daftarifard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abasolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230544" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04115305v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04232582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gaud&#234;ncio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107855" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04192901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Bogaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03836292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Furlong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent O&#8217;brien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111577" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03500172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ahmad Serhal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.105168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia S. Gaudencio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Saib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakelle Haidar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106605" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03809920v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3213439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03687378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.05.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03696070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060831" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03660534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gaudencio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171334" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02923217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02257-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02526971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Cardoso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2020.2986210" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03462890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Borin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Virg&#237;lio Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Murta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121620" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03183076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102582" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03300228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03426748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12686" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berthin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22010045" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22060644" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02529747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Sayed Hussein Jomaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2019.2892823" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.V. da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Omoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escudero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930625" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890743" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346678v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2018.10.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Kadish" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Japaridze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#242;n Schlotthauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rufiner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5408254" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Duque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Felipe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20040287" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100794" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2761982" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Mieko Omoto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E.V. Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.06.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Florczak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.01.041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edite Figueiras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9f3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zaheer Ansari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeung Kang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Manole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dreier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2016.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Etienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.12.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazeries" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.116.005931" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2723505" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu-Wen Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuen-De Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2533665" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2532598" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.02.029" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Pereira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388775v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.01.044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Offenhauser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Nirala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2016.06.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBS6TQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372822v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gascoin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4953189" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1054605" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18110411" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2541959" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.121302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2419711" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.5.051010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2482603" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392073v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17053110" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392067v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Klonizakis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.03.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110640v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.12.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164083v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2364079" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baumert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16115777" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerreschi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Binzoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2232294" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845955v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klonizakis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Louren&#231;o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846227v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0208-5216(12)70029-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796651v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0919-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24R8GM39-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figueiras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semedo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846204v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827662v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4335" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HBX5NCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2160865" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762054v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857598v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cracowski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857584v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hamel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406945v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/20/015" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39A4833D2FBD9B14EB3F50183D2F89F350361C50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857850v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansouri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L'Huillier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Kashou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857775v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406944v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3512796" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857765v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3395577" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858654v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/7/007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B971AAEE5DFC5BB2E0EAD18BA75C17BCD6254C81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276563v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3041168" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859102v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859126v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L'Huillier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267481v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859103v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859128v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276570v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2831909" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/18/014" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37D92506B1585E0DD647F98F82D285488286C778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859288v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarvainen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859283v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fizanne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cales" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859282v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steenbergen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nilsson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stromberg" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859284v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622029v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hajjar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622034v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Howayek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05176814v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094829" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290306v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909695" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688001v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Marion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496752v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Vaz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M. Cardoso" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03070193v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286648" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330738v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilegaard Thomsen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02529725v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia F. Gaudencio" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. R. Cardoso" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940215" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330656v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856659" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330666v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857176" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02324663v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856815" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159173v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553095" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156570v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159201v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOMDLORE.2018.8467188" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159250v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159266v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159232v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2017.SeM3E.3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528220v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320757v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320094" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525483v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541878v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2014.53" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287187v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892900550058" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541863v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capela" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pereira" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Correia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515128v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001985" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287223v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Talib Hameed Al-Nuaimi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287222v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855274v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846601v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846543v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haussy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846369v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846363v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846593v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430248v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Campos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855278v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855271v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846434v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857451v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meignan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856780v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857405v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857903v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857941v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857909v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858002v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857950v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857911v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858979v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276566v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2009.7373_0P" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858626v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406978v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430558v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858639v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858974v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loureiro" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858622v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859234v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859147v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titos" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bour" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267469v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602017" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859865v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859772v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. L'Huillier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859866v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859885v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalhoub" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raso" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859771v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859769v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859883v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157454v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152059v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528231v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184072v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569223v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03897-333-1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Virgilio Silva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03841137v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Faes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811259401_0009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032701v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54932-9" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855359v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-F.-M. de Mul" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/901" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406980v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858605v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-humeau-heurtier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6289-0040" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Chartier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqaddas Abid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suzuri Hitam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozniza Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Azami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2025.122669" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia F. Gaud&#234;ncio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrono Guilherme Vaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M.R. Cardoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rostaghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rostaghi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2026.116144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27010080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04296651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rajji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Rostaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Abdallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Hajjar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3458177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04562987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pernice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Angela Catania" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvana Hilal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Porta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2024.04.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Menetrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-024-07808-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03905624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04207914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Daftarifard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abasolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230544" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04115305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hoffmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04232582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gaud&#234;ncio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cardoso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107855" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04192901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Bogaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107427" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03687378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03696070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03809920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3213439" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03500172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ahmad Serhal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.105168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03503136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia S. Gaudencio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Saib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakelle Haidar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03660534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Gaudencio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Morgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3171334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03836292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lhermitte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Furlong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent O&#8217;brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24111577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03183076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lederlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102582" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03462890v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Borin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Virg&#237;lio Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Murta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23121620" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03300228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.06.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03426748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23101303" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02526971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Cardoso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2020.2986210" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02923217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-020-02257-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02428477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22010045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22060644" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12686" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berthin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2953681" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2890743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.V. da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.M. Omoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Arnold" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escudero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2930625" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02529747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Colominas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Sayed Hussein Jomaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2019.2892823" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2018.10.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Kadish" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Japaridze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100794" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159211v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Duque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Felipe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#242;n Schlotthauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rufiner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/5408254" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Girault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20040287" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Mieko Omoto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz E.V. Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.06.021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2761982" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159215v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Florczak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Signolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2018.01.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edite Figueiras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa9f3a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580274v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gascoin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.07.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.12.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zaheer Ansari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jeung Kang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Manole" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dreier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2016.12.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.05.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazeries" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.116.005931" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2723505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2016.2532598" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.02.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372822v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gascoin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4953189" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388765v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Pereira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2015.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuen-De Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu-Wen Wu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.01.044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1054605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18110411" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Offenhauser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Nirala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2016.06.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBS6TQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388824v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2541959" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2533665" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239812v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2419711" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.121302" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147030v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.5.051010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2482603" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17053110" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Klonizakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2015.03.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110640v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.12.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukman Omarjee" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.09.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01164083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2364079" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12623" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Baumert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16115777" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954136v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puissant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.11.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Puissant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2014.04.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZSVBW7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954075v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131804" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845916v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Binzoni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2232294" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845967v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061320" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerreschi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2208642" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926809v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.054" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZK6XZ18-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-012-1215-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G27D8Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klonizakis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-F. Louren&#231;o" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2013.04.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4DCDKFD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-011-1015-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6QTHMHGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bricq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0919-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24R8GM39-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846220v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4748506" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846214v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-012-0942-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GRR98ZNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Figueiras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semedo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846232v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1549-8719.2012.00205.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7C10810E6F0ED7C6838F49DA2C0E5333287AFED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827662v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4335" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HBX5NCMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846227v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0208-5216(12)70029-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCIMAGING.111.970418" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857621v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haj-Yassin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.06.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB8N9W3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857598v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Cracowski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hamel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762054v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857613v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2011.2160865" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Yassin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2011.03.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDHV1FPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/20/015" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39A4833D2FBD9B14EB3F50183D2F89F350361C50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857850v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansouri" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L'Huillier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-H. Kashou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406944v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3512796" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3395577" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/30/7/007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B971AAEE5DFC5BB2E0EAD18BA75C17BCD6254C81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Trzepizur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3041168" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859128v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L'Huillier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.2831909" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859126v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859102v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859101v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fizanne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859103v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276560v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/18/014" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37D92506B1585E0DD647F98F82D285488286C778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859288v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarvainen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859283v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fizanne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cales" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859282v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steenbergen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nilsson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stromberg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859284v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fromy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707120v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622029v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hajjar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622034v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Howayek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05176814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094829" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03688001v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Marion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290306v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909695" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03070193v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286648" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02496752v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G. Vaz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M. Cardoso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330666v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857176" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02529725v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia F. Gaudencio" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao M. R. Cardoso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940215" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330656v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856659" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02324663v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856815" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02330738v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pilegaard Thomsen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159173v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553095" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156570v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159201v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOMDLORE.2018.8467188" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159627v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159250v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159266v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159232v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2017.SeM3E.3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528220v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Correa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320757v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320094" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525483v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287187v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dexet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892900550058" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541878v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2014.53" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515128v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001985" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541863v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capela" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pereira" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Correia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287223v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Talib Hameed Al-Nuaimi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287222v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875476v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855278v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855271v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846363v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846593v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Campos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855280v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846543v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haussy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846601v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846369v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855274v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846434v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Requicha Ferreira" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857451v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meignan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856780v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857405v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857950v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858002v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857911v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857941v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857903v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857909v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tanguy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858639v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858626v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406978v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276566v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2009.7373_0P" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430558v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858974v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loureiro" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858622v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858979v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859234v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859147v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Titos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03267469v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602017" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859772v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. L'Huillier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859885v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalhoub" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raso" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteil" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859771v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859769v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859883v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859865v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05615975v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05615970v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157454v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04622188v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Besnard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152059v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528231v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184072v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram ter Minassian" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02569223v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03897-333-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629394v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Virgilio Silva" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03841137v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Faes" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811259401_0009" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03032701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54932-9" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855359v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-F.-M. de Mul" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/901" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406980v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858605v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>