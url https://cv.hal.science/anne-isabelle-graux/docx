--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -615,67 +615,71 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -1284,295 +1288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t>
+                <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Kipling</w:t>
+                <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Bartley</w:t>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094603v1</w:t>
+                <w:t xml:space="preserve">hal-03128111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
+                <w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Launay</w:t>
+                <w:t xml:space="preserve">R.P. Kipling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+                <w:t xml:space="preserve">D.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128111v1</w:t>
+                <w:t xml:space="preserve">hal-03094603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t>
               </w:r>
@@ -1692,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is climate change adaptation a novel challenge for agricultural modellers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Kipling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F.E. Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, </w:t>
@@ -3637,76 +3641,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3738,100 +3742,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917662v1</w:t>
+                <w:t xml:space="preserve">hal-04637949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3863,51 +3867,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637949v1</w:t>
+                <w:t xml:space="preserve">hal-04917662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
               </w:r>
@@ -4487,277 +4491,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
               </w:r>
@@ -4769,64 +4773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4940,168 +4944,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kairsty Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Eory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Macsur Science Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737866v1</w:t>
+                <w:t xml:space="preserve">hal-02738262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies françaises : production, exportation d’azote et risques de lessivage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5117,385 +5121,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des conclusions des résultats scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macsur Science Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738262v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t>
+                <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511982v1</w:t>
+                <w:t xml:space="preserve">hal-01455923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t>
+                <w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoxiu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455923v1</w:t>
+                <w:t xml:space="preserve">hal-01511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (2/2)</w:t>
               </w:r>
@@ -5682,571 +5686,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohérence des relations entre richesse spécifique, diversité fonctionnelle et productivité à différentes échelles spatiales en prairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804633v1</w:t>
+                <w:t xml:space="preserve">hal-02750339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Soil Organic Matter Approximation Model: Application to the Pasture Simulation Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+                <w:t xml:space="preserve">J. C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.769-776</w:t>
+              <w:t xml:space="preserve">Journée AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748426v1</w:t>
+                <w:t xml:space="preserve">hal-02804633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des impacts du changement climatique sur la production des prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-State Soil Organic Matter Approximation Model: Application to the Pasture Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du projet ANR VALIDATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.769-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808103v1</w:t>
+                <w:t xml:space="preserve">hal-02748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies - quelles alternatives?</w:t>
+                <w:t xml:space="preserve">Modélisation des impacts du changement climatique sur la production des prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confédération paysanne de l’Orne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Alençon, France. 61 diapositives</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du projet ANR VALIDATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802090v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence des relations entre richesse spécifique, diversité fonctionnelle et productivité à différentes échelles spatiales en prairie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies - quelles alternatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t>
+              <w:t xml:space="preserve">Confédération paysanne de l’Orne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Alençon, France. 61 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750339v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Reverse Engineering For A Grassland Model With Design Of Experiment In The Context Of Climate Change</w:t>
               </w:r>
@@ -6405,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Gaurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Summer Simulation Multiconference (SummerSim'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SummerSim'11 Corporate Sponsorship., Jun 2011, La Hague, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche sur l'Ecosystème Prairial (0874)., Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6820,64 +6824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets du changement climatique sur la biodiversité des écosystèmes prairiaux : apports des traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7120,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7266,51 +7270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7365,64 +7369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of STICS use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,390 +7505,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts of climate change on suckling grass-based systems with the Pasture Simulation Model</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-90-8686-156-9</w:t>
+              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820811v1</w:t>
+                <w:t xml:space="preserve">hal-02813630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the impacts of climate change on suckling grass-based systems with the Pasture Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
+              <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824013v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
+              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813630v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts prévisibles du changement climatique à l'échelle régionale : exemple des prairies et de l'élevage herbager</w:t>
               </w:r>
@@ -7922,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi R. Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Auvergne. Les presses d'Albédia Imprimeurs, 14 p., 2009</w:t>
@@ -8227,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8959,164 +8963,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How implementing a model with Vensim PLE ? – example of the ModVege model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the functional analysis of soil-plant-animals interactions to the modelling of grasslands – example of the ModVege model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Module « Analyses systémiques Méta-analyse et Modélisation », France. 2017</w:t>
+              <w:t xml:space="preserve">Master. Spécialité "Agroecology", 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790709v1</w:t>
+                <w:t xml:space="preserve">hal-02790929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the functional analysis of soil-plant-animals interactions to the modelling of grasslands – example of the ModVege model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How implementing a model with Vensim PLE ? – example of the ModVege model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Spécialité "Agroecology", 2017</w:t>
+              <w:t xml:space="preserve">Master. Module « Analyses systémiques Méta-analyse et Modélisation », France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790929v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling climate change impacts on grasslands – example of the ModVege model</w:t>
               </w:r>
@@ -9254,51 +9258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC684CF7"/>
+    <w:nsid w:val="C233FE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9485,51 +9489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.inrae.fr/en/news/storing-4-1000-carbon-soils-potential-france)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.au.dk/research-projects/carboseq/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/etude-mieux-comprendre-production-nos-prairies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climae.hub.inrae.fr/rubriques-verticales2/nos-actions/projets-exploratoires/projet-exploratoire-redelac-2023-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/lacodam/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://international.agrocampus-ouest.fr/infoglueDeliverLive/en/homepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4S83ZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859609990116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/524F3FC09C7C1CB26A3718B2BA7B7D780608E733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47614" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.inrae.fr/en/news/storing-4-1000-carbon-soils-potential-france)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.au.dk/research-projects/carboseq/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/etude-mieux-comprendre-production-nos-prairies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climae.hub.inrae.fr/rubriques-verticales2/nos-actions/projets-exploratoires/projet-exploratoire-redelac-2023-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/lacodam/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://international.agrocampus-ouest.fr/infoglueDeliverLive/en/homepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4S83ZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859609990116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/524F3FC09C7C1CB26A3718B2BA7B7D780608E733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788799v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47614" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>