--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1288,295 +1288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
+                <w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Launay</w:t>
+                <w:t xml:space="preserve">R.P. Kipling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+                <w:t xml:space="preserve">D.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Houot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128111v1</w:t>
+                <w:t xml:space="preserve">hal-03094603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying key parameters for modelling the impacts of livestock health conditions on greenhouse gas emissions</w:t>
+                <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Kipling</w:t>
+                <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Bartley</w:t>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100023. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (8), pp.1645-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094603v1</w:t>
+                <w:t xml:space="preserve">hal-03128111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution assessment of French grassland dry matter and nitrogen yields</w:t>
               </w:r>
@@ -1696,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent is climate change adaptation a novel challenge for agricultural modellers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Kipling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F.E. Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Bartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Blanco-Penedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, </w:t>
@@ -3641,76 +3641,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3742,100 +3742,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637949v1</w:t>
+                <w:t xml:space="preserve">hal-04917662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, deployment and execution of simulation workflows to study the impact of climate change on dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution under climate change of the resilience of the services provided by the cultivated areas of the Pays de Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3867,51 +3867,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917662v1</w:t>
+                <w:t xml:space="preserve">hal-04637949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
               </w:r>
@@ -4491,277 +4491,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Strullu</w:t>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
               </w:r>
@@ -4773,64 +4773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4944,562 +4944,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macsur Science Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738262v1</w:t>
+                <w:t xml:space="preserve">hal-02737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies françaises : production, exportation d’azote et risques de lessivage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling climate change adaptation in European agriculture: challenges and priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kairsty Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Eory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Bartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des conclusions des résultats scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Macsur Science Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788799v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
+                <w:t xml:space="preserve">Les prairies françaises : production, exportation d’azote et risques de lessivage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des conclusions des résultats scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737866v1</w:t>
+                <w:t xml:space="preserve">hal-02788799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t>
+                <w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoxiu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455923v1</w:t>
+                <w:t xml:space="preserve">hal-01511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant trait-based assessment of the Pasture Simulation model</w:t>
+                <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511982v1</w:t>
+                <w:t xml:space="preserve">hal-01455923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamodèle des systèmes d'élevage bovin laitier (2/2)</w:t>
               </w:r>
@@ -5686,571 +5686,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence des relations entre richesse spécifique, diversité fonctionnelle et productivité à différentes échelles spatiales en prairie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">J. C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t>
+              <w:t xml:space="preserve">Journée AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750339v1</w:t>
+                <w:t xml:space="preserve">hal-02804633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-State Soil Organic Matter Approximation Model: Application to the Pasture Simulation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Moreau</w:t>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Raynal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.769-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804633v1</w:t>
+                <w:t xml:space="preserve">hal-02748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Soil Organic Matter Approximation Model: Application to the Pasture Simulation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des impacts du changement climatique sur la production des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bachelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Leipzig, Germany. pp.769-776</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du projet ANR VALIDATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748426v1</w:t>
+                <w:t xml:space="preserve">hal-02808103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des impacts du changement climatique sur la production des prairies</w:t>
+                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies - quelles alternatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du projet ANR VALIDATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Confédération paysanne de l’Orne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Alençon, France. 61 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808103v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur les prairies - quelles alternatives?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohérence des relations entre richesse spécifique, diversité fonctionnelle et productivité à différentes échelles spatiales en prairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confédération paysanne de l’Orne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Alençon, France. 61 diapositives</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau Prairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802090v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Driven Reverse Engineering For A Grassland Model With Design Of Experiment In The Context Of Climate Change</w:t>
               </w:r>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Gaurut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Summer Simulation Multiconference (SummerSim'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SummerSim'11 Corporate Sponsorship., Jun 2011, La Hague, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACCAE - Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche sur l'Ecosystème Prairial (0874)., Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6824,64 +6824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets du changement climatique sur la biodiversité des écosystèmes prairiaux : apports des traits fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,51 +7124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7270,51 +7270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7369,64 +7369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of STICS use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,390 +7505,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
+                <w:t xml:space="preserve">Modelling the impacts of climate change on suckling grass-based systems with the Pasture Simulation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Gaurut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Hill</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
+              <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813630v1</w:t>
+                <w:t xml:space="preserve">hal-02820811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts of climate change on suckling grass-based systems with the Pasture Simulation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
+              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02820811v1</w:t>
+                <w:t xml:space="preserve">hal-02824013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bernard</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions entre dynamique de la diversité végétale et impacts du changement climatique sur les prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Changements climatiques et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 282 p., 2010, 978-2-311-00026-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADEME Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02824013v1</w:t>
+                <w:t xml:space="preserve">hal-02813630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts prévisibles du changement climatique à l'échelle régionale : exemple des prairies et de l'élevage herbager</w:t>
               </w:r>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi R. Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Auvergne. Les presses d'Albédia Imprimeurs, 14 p., 2009</w:t>
@@ -8231,51 +8231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,51 +9258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C233FE20"/>
+    <w:nsid w:val="64967A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.inrae.fr/en/news/storing-4-1000-carbon-soils-potential-france)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.au.dk/research-projects/carboseq/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/etude-mieux-comprendre-production-nos-prairies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climae.hub.inrae.fr/rubriques-verticales2/nos-actions/projets-exploratoires/projet-exploratoire-redelac-2023-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/lacodam/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://international.agrocampus-ouest.fr/infoglueDeliverLive/en/homepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4S83ZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859609990116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/524F3FC09C7C1CB26A3718B2BA7B7D780608E733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788799v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820811v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47614" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="(https://www.inrae.fr/en/news/storing-4-1000-carbon-soils-potential-france)" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.au.dk/research-projects/carboseq/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/actualites/etude-mieux-comprendre-production-nos-prairies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climae.hub.inrae.fr/rubriques-verticales2/nos-actions/projets-exploratoires/projet-exploratoire-redelac-2023-2024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/lacodam/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://international.agrocampus-ouest.fr/infoglueDeliverLive/en/homepage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demarty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mariau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kipling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Bartley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanco-Penedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125952" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.E. Topp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DV9G823-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiu Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Feng Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-2165-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652996v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0289-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00DVF31C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Gaurut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM4S83ZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859609990116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/524F3FC09C7C1CB26A3718B2BA7B7D780608E733/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Soussana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le-Floch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spillemaecker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kairsty Topp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bannink" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Bartley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788799v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748426v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaurut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellocchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755309v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.555" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Soussana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820811v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47614" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813630v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824016v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi R. Pilon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02802529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790929v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791032v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>