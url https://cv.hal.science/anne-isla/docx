--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -250,247 +250,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graffitis manouches : une appropriation amoureuse</w:t>
+                <w:t xml:space="preserve">Créanciers financiers, créanciers sociaux : représentations et débats autour de la dette sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Poueyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.42-54</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7/8, pp.638-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779204v1</w:t>
+                <w:t xml:space="preserve">hal-03779191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créanciers financiers, créanciers sociaux : représentations et débats autour de la dette sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les graffitis manouches : une appropriation amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Colletis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Isla</w:t>
+                <w:t xml:space="preserve">Jean-Luc Poueyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7/8, pp.638-643</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.42-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779191v1</w:t>
+                <w:t xml:space="preserve">hal-03779204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la donnée à l'information : de l'importance des conventions dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Colletis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peneranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -537,51 +537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des conventions de qualité et enjeux de la singularité sur le marché du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.197-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -615,51 +615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géotraçabilité dans le secteur vitivinicole : construction institutionnelle du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.73-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -684,51 +684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étiqueter la traçabilité dans le secteur vitivinicole : répondre aux exigence conjointes du régulateur, du producteur et de l'amateur de vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (x), pp.77-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations institutionnelles dans les dispositifs d’Indications Géographiques et intégration des principes de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From procedural to complex rationality relations: Observed system and observing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.347 - 363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -945,51 +945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions libérales, systèmes d'information et démocratie : du libéralisme à l'ultralibéralisme, de la statistique au benchmarking, de la démocratie représentative à la démocratie libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque INFORSID, Informatique des Organisations et Systèmes d’Information et de Décision, Construire les SI pour la transformation des organisations à l’ère de l’innovation numérique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1040,77 +1040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Colletis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier SI, SAD et démocratie - 36ème congrès INFORSID 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-11</w:t>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme, néolibéralisme, ordo-libéralisme, libertarisme… : où se situe la politique de Donald Trump dans les traditions libérales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International, Présidence Trump : Enjeux et Prospectives (Analyses juridiques, économiques et politiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1208,51 +1208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maris, un amoureux de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernard Maris, un économiste dans la cité. Journée d'hommage à l'homme de culture, d'impertinence, et d'une science incertaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1309,51 +1309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics as Rhetoric: The Thought of Bernard Maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Routledge Frontiers of Political Economy, 9781003466505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
@@ -1389,51 +1389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des faits et des idées économiques: le pluralisme des idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2340046269</w:t>
             </w:r>
           </w:p>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Defalvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme, néolibéralisme, ordo-libéralisme, libertarisme… : où se situe la politique de Donald Trump dans les traditions libérales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masclanis François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présidence Trump : perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l’Harmattan, pp 83-127, 2019, collection Intelligence stratégique et géostratégie</w:t>
@@ -1720,51 +1720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under what conditions Geographical Indications protection schemes can be considered as public goods for sustainable development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,51 +1847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maris, a critic of mainstream economics (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9gx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité des revendications économiques des Gilets Jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,51 +2019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’homo œconomicus à l’homo benignus. Pour une économie humaniste Ce document est le texte de mon Habilitation à Diriger des Recherches soutenue le 7 mars 2005 sous le titre « L’économie comme science humaine » il a été renommé en mémoire de Bernard Maris assassiné lors des attentats de Charlie Hebdo le 7 janvier 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Toulouse 1 Capitole, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,51 +2282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D06CBB6"/>
+    <w:nsid w:val="42D248BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-isla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0761-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061173096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@sciencespo-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lereps.sciencespo-toulouse.fr/isla-anne-632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poueyto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649185v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economics-as-Rhetoric-The-Thought-of-Bernard-Maris/Isla/p/book/9781032738819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003466505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03146291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13492-histoire-des-faits-et-des-idees-economiques-le-pluralisme-des-idees-9782340046269.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9gx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-isla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0761-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061173096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@sciencespo-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lereps.sciencespo-toulouse.fr/isla-anne-632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poueyto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649185v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economics-as-Rhetoric-The-Thought-of-Bernard-Maris/Isla/p/book/9781032738819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003466505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03146291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13492-histoire-des-faits-et-des-idees-economiques-le-pluralisme-des-idees-9782340046269.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9gx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>