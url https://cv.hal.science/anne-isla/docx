--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -939,221 +939,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions libérales, systèmes d'information et démocratie : du libéralisme à l'ultralibéralisme, de la statistique au benchmarking, de la démocratie représentative à la démocratie libérale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des supports pédagogiques pour éclairer le lien entre SI et fonctionnement des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Colletis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque INFORSID, Informatique des Organisations et Systèmes d’Information et de Décision, Construire les SI pour la transformation des organisations à l’ère de l’innovation numérique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier SI, SAD et démocratie - 36ème congrès INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02133599v1</w:t>
+                <w:t xml:space="preserve">hal-03649185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des supports pédagogiques pour éclairer le lien entre SI et fonctionnement des organisations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traditions libérales, systèmes d'information et démocratie : du libéralisme à l'ultralibéralisme, de la statistique au benchmarking, de la démocratie représentative à la démocratie libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SI, SAD et démocratie - 36ème congrès INFORSID 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">colloque INFORSID, Informatique des Organisations et Systèmes d’Information et de Décision, Construire les SI pour la transformation des organisations à l’ère de l’innovation numérique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649185v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libéralisme, néolibéralisme, ordo-libéralisme, libertarisme… : où se situe la politique de Donald Trump dans les traditions libérales ?</w:t>
               </w:r>
@@ -2282,51 +2282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D248BB"/>
+    <w:nsid w:val="384978D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-isla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0761-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061173096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@sciencespo-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lereps.sciencespo-toulouse.fr/isla-anne-632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poueyto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649185v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cloarec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economics-as-Rhetoric-The-Thought-of-Bernard-Maris/Isla/p/book/9781032738819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003466505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03146291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13492-histoire-des-faits-et-des-idees-economiques-le-pluralisme-des-idees-9782340046269.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9gx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-isla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0761-6153" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061173096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.isla@sciencespo-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lereps.sciencespo-toulouse.fr/isla-anne-632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poueyto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peneranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649185v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cloarec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economics-as-Rhetoric-The-Thought-of-Bernard-Maris/Isla/p/book/9781032738819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003466505" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03146291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13492-histoire-des-faits-et-des-idees-economiques-le-pluralisme-des-idees-9782340046269.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198038v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/economics/regional+science/book/978-3-7908-2421-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9gx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02089425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>