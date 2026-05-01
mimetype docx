--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -66,12949 +66,13083 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05575281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veterinary pharmaceutical and fecal contamination in mixed-land use watersheds: from agricultural headwater watersheds to watermonitoring watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montepllier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersecting perspectives on the quality of soils amended with wood chips derived from hedge's pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th world congress on agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards hydrochemical PUB – stable vs. heterogeneous NO3 and COD signatures across hydrographic structure and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of the extraction procedures on the response of DOC concentration and composition to soil temperature increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-10159, 2014, EGU General Assembly 2014, held 27 April - 2 May, 2014 in Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORE AGRHYS, an outdoor laboratory to study hydrological and hydrochemical fluxes and processes in agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On line soil science course : a tool for professional certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchisation des médicaments vétérinaires susceptibles de contaminer les eaux destinées à la consommation humaine en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Panaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (5), pp.278-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2025.1882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of digestate application, winter crop species and development on dissolved organic matter composition along the soil profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 200, pp.104923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2024.104923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of applying pig slurry or its digestate to winter wheat or a catch crop on dissolved C fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 378, pp.109285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowpath controls on high‐spatial‐resolution water‐chemistry profiles in headwater streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (6), pp.e14247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.14247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03234573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset on nitrate, nitrite and dissolved organic carbon leaching losses from a 4-year lysimeter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Trinkler</w:t>
+                <w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106029⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-02904342v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset on nitrate, nitrite and dissolved organic carbon leaching losses from a 4-year lysimeter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02970584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02904342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">A Framework to Consider Soil Ecosystem Services in Territorial Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bustany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FENVS.2020.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02417211v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917885v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02417211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Table Dynamics Control Carbon Losses from the Destabilization of Soil Organic Matter in a Small, Lowland Agricultural Catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems4010002⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429443v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUB in Quebec: A robust geomorphology-based deconvolution-reconvolution framework for the spatial transposition of hydrographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 570, pp.378-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 664, pp.605-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01999303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical residues from natural water to tap water: Sales, occurrence and fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 361, pp.169-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01863750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01713129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949953v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01713129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 609, pp.992-1000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the pore-size and filter type effect on the molecular composition of soil and stream dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01521676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus médicamenteux vétérinaires : quelles molécules rechercher dans les eaux superficielles en contexte d’élevage intensif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11, pp.69-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201611069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01407797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01201852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater control of biogeochemical processes causing phosphorus release from riparian wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.307-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2015.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01044656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01090923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage of natural water samples and preservation techniques for pharmaceutical quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109, pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00833564v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00839186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologically driven seasonal changes in the sources and production mechanisms of dissolved organic carbon in a small lowland catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Solute transport dynamics in small, shallow groundwater-dominated agricultural catchments: insights from a high-frequency, multisolute 10 yr-long monitoring study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrcr.20466⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.1379-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1379-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00876777v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00833564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of natural water samples and preservation techniques for pharmaceutical quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrologically driven seasonal changes in the sources and production mechanisms of dissolved organic carbon in a small lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.01.042⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (9), pp.5792-5803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrcr.20466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00839186v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00876777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de marqueurs microbiologiques et chimiques de traçage des sources microbiennes. Application à des eaux de rivière potentiellement contaminées par des rejets ponctuels ou diffus en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201203043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00796513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.959-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00611856v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in animal manure-amended soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carbon isotopes as tracers of dissolved organic carbon sources and water pathways in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2010.0355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402 (3-4), pp.228-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729293v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00611856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Riparian, shallow groundwater or hillslope control of dissolved organic carbon during storm events in an agricultural headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729659v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian, shallow groundwater or hillslope control of dissolved organic carbon during storm events in an agricultural headwater catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729677v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729674v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of dissolved organic carbon during stormflow in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (20), pp.2888-2901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.7379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00426876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and Quantifying Sources of Fatty Acids and Steroids in Amended Cultivated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (15), pp.6950-6956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf901238g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chemical weathering rates in first-order granitic catchments induced by agricultural stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 265 (3-4), pp.369-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00424896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">delta 13C values of grasses as a novel indicator of pollution by fossil-fuel-derived greenhouse gas CO2 in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13C values of grasses as a novel indicator of pollution by fossil-fuel-derived greenhouse gas CO2 in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37, pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025979y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cuivre dans l'alimentation du porc : oligoélément essentiel, facteur de croissance et risque potentiel pour l'homme et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Revy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (4), pp.247-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of trace elements in wetlands: role of seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (4), pp.943-952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron, control by equilibria between hydroxy-green rusts and solutions in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron control by equilibria between hydroxy-Green Rusts and solutions in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Robert Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 63 (19-20), pp.3417-3427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Empirical modeling of the oxidoreduction potentiel variations in a hydromorphic organic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62A, pp.703-704</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01899782v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical modeling of the oxidoreduction potentiel variations in a hydromorphic organic soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic equilibria in aqueous suspensions of synthetic and natural Fe(II)-Fe(III) green rusts: Occurrences of the mineral in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Robert Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es970547m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693026v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic equilibria in aqeous suspensions of synthetic and natural Fe(II)-Fe(III)Green Rusts:Occurrences of the mineral in hydromorphic soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (8), pp.1058-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du sol sur la circulation et la qualité des eaux au sein de paysages présentant un domaine hydromorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bidois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, accepté, pp.95 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065592v1</w:t>
-              </w:r>
-[...1372 lines deleted...]
-                <w:t xml:space="preserve">hal-01485788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biogas digestate and winter crops on dissolved organic carbon and nitrates fluxes in soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-12433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of catch crop and animal manure amendment on the carbon sequestration, nitrates and dissolved organic carbon losses in subsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International conference on risk assessment of pharmaceuticals in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02190512v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347220v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02190512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Panaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual International Forum on Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Environmental Pollution, Climate &amp; Ecology (CEPCE), Jul 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine en zones d’élevage intensif: Cas des bassins versants bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Panaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information sur l’eau (JIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas B. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial structure and temporal synchrony of water quality in stream networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sen Gu</w:t>
+                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14163</w:t>
+              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01510163v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">The spatial structure and temporal synchrony of water quality in stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Zarneske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734010v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01510163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473617v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">Devenir dans l’environnement des résidus médicamenteux animaux et humains : Avancées, difficultés, dispositifs mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">Réunion INRA DS Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. Diaporama 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir dans l’environnement des résidus médicamenteux animaux et humains : Avancées, difficultés, dispositifs mobilisés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
+                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion INRA DS Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. Diaporama 23 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605818v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
+              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309213v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473619v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of veterinary pharmaceuticals prior to a monitoring campaign into water resources and drinking water: Case of Brittany, an intensive husbandry area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Panaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01308187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853235v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00853301v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00952976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00797077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of fluorescent dissolved organic matter (FDOM) released from poultry : manure applied in cultivated soils: A biodegradation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Arie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00577989v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605051v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters using chemical and microbiological tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th RAMIRAN International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbone, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of animal manures on the organic matter pollution of water supplies in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range of nitrous oxide emission after application of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Strbské Pleso, Slovakia. pp.279-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert et devenir de composés métalliques et organiques issus du lisier de porcs dans les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Direction EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyled green rust as inhibitors of denitrification in hydromorphic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Control of iron activity in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Goldschmidt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770030v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.R. Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764831v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Hydroxyled green rust as inhibitors of denitrification in hydromorphic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768823v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764766v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of iron activity in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764885v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water solution equilibria with Fe(II)-Fe(III) green rust fougerite mineral in hydromorphic soils of Brittany and their relation with the cycle of iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartimentation du carbone organique, du fer, de l'aluminium, du cuivre et du zinc en solution dans les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées nationales de l'étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de substances humiques naturelles par spectrométrie de masse ESMS. Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Sen Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rouen, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de substances humiques par spectrométrie de masse en mode électrospray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashish Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de spectrométrie de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13018,383 +13152,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+                <w:t xml:space="preserve">Occurrence des résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine : cas de bassins versants bretons (Etude EXPO-VETO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2020</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; LERES; IRSET, 9 avenue du professeur Léon Bernard, 35000 Rennes; Agence française pour la biodiversité (AFB). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611681v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence des résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine : cas de bassins versants bretons (Etude EXPO-VETO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Billon</w:t>
+                <w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; LERES; IRSET, 9 avenue du professeur Léon Bernard, 35000 Rennes; Agence française pour la biodiversité (AFB); EHESP; Région Bretagne; DREAL. 2019</w:t>
+              <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495747v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques : Une étude du rôle du chaulage et du climat. Une analyse du rôle du sol. Rapport Final. Agence de l'Eau Loire Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00668365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13404,91 +13538,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbone organique dissous et résidus médicamenteux vétérinaires : sources et transferts dans les agrohydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université rennes 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03653196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13498,147 +13632,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et impact des substances médicamenteuses dans l’environnement : des thématiques de recherche d’importance croissante au sein du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13648,375 +13782,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00334790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14026,990 +14160,990 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière organique des eaux et des sols : Chroniques passées et scénarios d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mérot P, Dubreuil V, Delahaye D et Desnos P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat change dans le Grand Ouest, évaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-239, 2013, Espace et Territoires, 978-2-7535-2146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00815590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides et leurs sols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sols et Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.378-401, 2011</w:t>
+              <w:t xml:space="preserve">Présence et impact des éléments traces dans les sols. Chapitre 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2011, Sols et Environnement, 978-2-10-054900-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627010v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols et Environnement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les zones humides et leurs sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.C. Girard, C. Walter, J.C. Remy, J. Berthelin &amp; J.L. Morel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence et impact des éléments traces dans les sols. Chapitre 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2011, Sols et Environnement, 978-2-10-054900-9</w:t>
+              <w:t xml:space="preserve">Sols et Environnement. 2e édition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.378-401, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192357v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology-structured hydroinformatics for downward basin modelling with flexible accounting for net rainfall variability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Pouget, J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Chargui, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Boudhraâ, H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroinformatics in Hydrology, Hydrogeology and Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS/AISH, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology-structured hydroinformatics for downward basin modelling with flexible accounting for net rainfall variability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudhraâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS Publication Symposium JS.4 at the Joint IAHS &amp; IAH Convention, "Hydroinformatics in Hydrology, Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS/AISH, pp.254-260, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides et leurs sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Girard, C. Walter, J.C. Rémy, J. Berthelin, J.L. Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement – Cours, exercices et études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.364-385, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence et impact des éléments en traces dans les sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2005, 2-10-005520-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale et mobilité des ETM en région d'élevage intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.., 2-7380-0993-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15019,147 +15153,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque sur l'éducation au sol Paris - Institut National Agronomique 11 juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bretin-Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Eimberck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15169,185 +15303,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie des éléments métalliques, des nitrates et du carbone organique dissous dans les eaux et les sols hydromorphes. Agriculture intensive et qualité des eaux dans les zones humides en Bretagne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Géochimie des Eléments Métalliques, des Nitrates et du Carbone Organique Dissous dans les Eaux et les Sols Hydromorphes. Agriculture Intensive et Qualité des Eaux dans les Zones Humides en Bretagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1997. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+              <w:t xml:space="preserve">Géochimie. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 1997. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02836619v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00653504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie des Eléments Métalliques, des Nitrates et du Carbone Organique Dissous dans les Eaux et les Sols Hydromorphes. Agriculture Intensive et Qualité des Eaux dans les Zones Humides en Bretagne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Géochimie des éléments métalliques, des nitrates et du carbone organique dissous dans les eaux et les sols hydromorphes. Agriculture intensive et qualité des eaux dans les zones humides en Bretagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géochimie. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 1997. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 1997. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00653504v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02836619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15494,51 +15628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lichtfouse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lichtfouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025979y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Revy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693026v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605818v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766153v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850329v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sen Dou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775530v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Sen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Floch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03653196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pouget, J.C." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chargui, S." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Boudhra&#226;, H." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pouget" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chargui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhra&#226;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461014v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836619v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653504v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lichtfouse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lichtfouse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025979y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Revy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729139v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460959v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sen Dou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Sen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Floch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03653196v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821716v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pouget, J.C." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chargui, S." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Boudhra&#226;, H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pouget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chargui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhra&#226;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461014v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836619v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>