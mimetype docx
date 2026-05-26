--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -963,269 +963,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01113726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
+                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163185v1</w:t>
+                <w:t xml:space="preserve">insu-01113731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
+                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01113731v1</w:t>
+                <w:t xml:space="preserve">hal-04163185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
@@ -2680,295 +2680,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Parr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02417211v1</w:t>
+                <w:t xml:space="preserve">insu-02917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Agricultural Practices and Hydrologic Conditions Shape the Temporal Pattern of Soil and Stream Water Dissolved Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucheux</w:t>
+                <w:t xml:space="preserve">Thomas Parr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (7), pp.1325-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00471-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917885v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02417211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUB in Quebec: A robust geomorphology-based deconvolution-reconvolution framework for the spatial transposition of hydrographs</w:t>
               </w:r>
@@ -3329,295 +3329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01863750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
+                <w:t xml:space="preserve">G. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949953v1</w:t>
+                <w:t xml:space="preserve">insu-01713129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Valorisation des interactions plante-sol pour la nutrition et la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Humbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.71 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/D8RT59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01713129v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
               </w:r>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,295 +4393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01184669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01044656v1</w:t>
+                <w:t xml:space="preserve">insu-01090923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Sources and Production Mechanisms of Dissolved Organic Matter in Soils from Molecular Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">DOC sources and DOC transport pathways in a small headwater catchment as revealed by carbon isotope fluctuation during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lambert</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (7), 9 p. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11), pp.3043-3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2014.02.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3043-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01090923v1</w:t>
+                <w:t xml:space="preserve">insu-01044656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic in situ de la réduction du fer dans les sols par l'utilisation d'un test de terrain colorimétrique</w:t>
               </w:r>
@@ -4960,64 +4960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (4), pp.1379-1391. </w:t>
@@ -5593,256 +5593,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00611856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian, shallow groundwater or hillslope control of dissolved organic carbon during storm events in an agricultural headwater catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gruau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.3093-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903872r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729677v1</w:t>
+                <w:t xml:space="preserve">hal-00729674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of farm waste contamination by fluorescence spectroscopy coupled with multivariate analysis during a biodegradation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riparian, shallow groundwater or hillslope control of dissolved organic carbon during storm events in an agricultural headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, non paginé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729674v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEM fluorescence characterization of farm manures and farm waste impacted natural stream waters</w:t>
               </w:r>
@@ -6648,51 +6648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of trace elements in wetlands: role of seasonal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Olivie-Lauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,98 +7480,484 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, accepté, pp.95 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence des résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine : cas de bassins versants bretons (Etude EXPO-VETO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; LERES; IRSET, 9 avenue du professeur Léon Bernard, 35000 Rennes; Agence française pour la biodiversité (AFB). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic très haute résolution des zones d'émission et d'abattement du nitrate dans les bassins versants algues vertes Rapport final du projet DEMAiN -26 mars 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques : Une étude du rôle du chaulage et du climat. Une analyse du rôle du sol. Rapport Final. Agence de l'Eau Loire Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00668365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7603,342 +7989,342 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761071v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04660342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the chemical composition of organic waste products applied on soil impact the dissolved organic carbon concentration along the soil profile ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus sur quelques résultats marquants résultant du suivi expérimental d’EFELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSS Centennial Celebration and Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04660342v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of biogas digestate and winter crops on dissolved organic carbon and nitrates fluxes in soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7987,92 +8373,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-12433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of catch crop and animal manure amendment on the carbon sequestration, nitrates and dissolved organic carbon losses in subsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8114,427 +8500,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, virual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boudhraâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on risk assessment of pharmaceuticals in the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190607v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUB via transposition of discharge series – Recent progress in contrasted semiarid, temperate oceanic and nivo-pluvial contexts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXVII General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347220v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02190512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary pharmaceutical contamination in mixed land use watersheds: from agricultural headwater to water monitoring watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on risk assessment of pharmaceuticals in the environment</w:t>
+              <w:t xml:space="preserve">2nd International conference on risk assessment of pharmaceuticals in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02190512v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary pharmaceutical residues in water resources and tap water in an intensive husbandry area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8593,823 +8979,823 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual International Forum on Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Environmental Pollution, Climate &amp; Ecology (CEPCE), Jul 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02042444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Denis</w:t>
+                <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767306v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine en zones d’élevage intensif: Cas des bassins versants bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t>
+              <w:t xml:space="preserve">Journée d’information sur l’eau (JIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767782v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02042437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus de médicaments vétérinaires dans les eaux destinées à la consommation humaine en zones d’élevage intensif: Cas des bassins versants bretons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Billon</w:t>
+                <w:t xml:space="preserve">Evolution saisonnière de la signature isotopique et moléculaire des MOD des solutions de sol : identification d’un transfert de MOD à l’échelle du versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information sur l’eau (JIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02042437v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité temporelle de l’effet des pratiques agricoles sur les matières organiques dissoutes des sols et des eaux de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas B. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4ème congrès du Réseau Matières Organiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial structure and temporal synchrony of water quality in stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Zarneske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2017, Vienne, Austria. pp.EGU2017-14163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01510163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agricultural practices on veterinary pharmaceutical occurrence in superficial waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9464,573 +9850,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01473619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir dans l’environnement des résidus médicamenteux animaux et humains : Avancées, difficultés, dispositifs mobilisés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
+                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion INRA DS Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. Diaporama 23 p</w:t>
+              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605818v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Murzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309213v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of veterinary antibiotics and fecal source markers in Brittany superficial waters: an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Devenir dans l’environnement des résidus médicamenteux animaux et humains : Avancées, difficultés, dispositifs mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion INRA DS Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. Diaporama 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473617v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of DOM during flood events: impact of water table dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.99</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388057v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of veterinary pharmaceuticals prior to a monitoring campaign into water resources and drinking water: Case of Brittany, an intensive husbandry area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Charuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10085,73 +10471,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere conférence internationale sur l’évaluation des risques des résidus de médicament dans l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10210,73 +10596,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01308187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of soil dissolved organic matter in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10331,87 +10717,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,73 +10842,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10564,440 +10950,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00952976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00797077v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'outils microbiologiques et chimiques permettant d'identifier l'origine des pollutions fécales dans les eaux de baignade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Colloque : Qualité bactériologique des eaux de baignade : De la goutte de pluie jusqu'à la plage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00811489v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00797077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of the molecular fingerprint of dissolved organic matter in a headwater agricultural catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Monte Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00811494v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of fluorescent dissolved organic matter (FDOM) released from poultry : manure applied in cultivated soils: A biodegradation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11013,565 +11399,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de marqueurs spécifiques de contamination fécale : application aux profils de baignade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Arie-Paule Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres scientifiques de l'ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00605051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters: application of chemical and microbiological tools for Microbial Source Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mieszkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Ramiran International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial and chemical markers: runoff transfer in pig and cow manure-amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Society for Environmental Geochemistry and Health conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00577989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of livestock faecal contamination in surface waters using chemical and microbiological tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th RAMIRAN International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbone, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daily DOC concentrations in a agricultural headwater catchment : test of simple hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11613,73 +11999,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fluorescence to trace DOM sources in a headwater agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11738,73 +12124,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-12451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00609559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stérols: marqueurs de l'impact des pratiques d'épandage de déjections animales sur la composition chimique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11846,73 +12232,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National RESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ste Maxime, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00576340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of animal manures on the organic matter pollution of water supplies in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11934,218 +12320,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range of nitrous oxide emission after application of pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of the European Cooperative Research Network "Recycling of Agricultural, Municipal and Industrial Residuals in Agriculture Network" (RAMIRAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Strbské Pleso, Slovakia. pp.279-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert et devenir de composés métalliques et organiques issus du lisier de porcs dans les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12161,73 +12547,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Direction EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of iron activity in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12282,73 +12668,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe control in soil solutions in hydromorphic soils by equilibrium with the &amp;quot;fougerite&amp;quot; green rust mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12403,73 +12789,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyled green rust as inhibitors of denitrification in hydromorphic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12498,73 +12884,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12593,73 +12979,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biogeochemical factor limiting the denitrification processes in hydromorphic area ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12688,73 +13074,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water solution equilibria with Fe(II)-Fe(III) green rust fougerite mineral in hydromorphic soils of Brittany and their relation with the cycle of iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.R. Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12813,73 +13199,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartimentation du carbone organique, du fer, de l'aluminium, du cuivre et du zinc en solution dans les sols hydromorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12895,646 +13281,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées nationales de l'étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de substances humiques naturelles par spectrométrie de masse ESMS. Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Sen Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rouen, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de substances humiques par spectrométrie de masse en mode électrospray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debashish Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de spectrométrie de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775530v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">insu-00668365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13646,103 +13646,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et impact des substances médicamenteuses dans l’environnement : des thématiques de recherche d’importance croissante au sein du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -13790,51 +13790,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
+                <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
@@ -13880,75 +13880,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180053v1</w:t>
+                <w:t xml:space="preserve">hal-01180051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de l'azote des paysages agricoles vers les eaux de surface</w:t>
+                <w:t xml:space="preserve">Rôle de la structure du paysage sur la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
@@ -13994,51 +13994,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180051v1</w:t>
+                <w:t xml:space="preserve">hal-01180053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des captages superficiels d'eau brute de Bretagne par les matières organiques. Rapport</w:t>
               </w:r>
@@ -15628,51 +15628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729677v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lichtfouse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lichtfouse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025979y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Revy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729139v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460959v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764831v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764766v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sen Dou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775530v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Sen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668365v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Floch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03653196v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821716v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pouget, J.C." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chargui, S." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Boudhra&#226;, H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pouget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chargui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhra&#226;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461014v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836619v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Goyat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Viaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Panaget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Didelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2024.104923" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03234573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02429443v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems4010002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02904342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trinkler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bustany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FENVS.2020.00028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02417211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00471-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anctil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.12.052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01999303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goyat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.303" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01949953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/D8RT59" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Soulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carrera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marengue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01521676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01407797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201611069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.07.048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01090923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.02.0015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01044656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3043-2014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01987422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaplot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW60WHM8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1379-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20466" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Caprais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201203043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0355" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00611856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Thibault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.03.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7N0GBHW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903872r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gruau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00426876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7379" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W37VFQ8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901238g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00424896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.014" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XBFWLPK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lichtfouse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lichtfouse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025979y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Revy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olivie-Lauquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.R. G&#233;nin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ma&#238;tre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01946334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00262-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH51J5Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Robert G&#233;nin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es970547m" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-07G90P8F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683803v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Genin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmoula" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bidois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourri&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheverry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05495747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00668365v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Floch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monchy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04660342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761071v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12433" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347220v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boudhra&#226;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02190512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190607v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B. Parr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01510163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Zarneske" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Yonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Murzeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605818v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811494v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00811489v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729139v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Arie-Paule Caprais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577989v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Derrien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615458v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jard&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729669v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00576340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260437v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461011v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Florentin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764885v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770030v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764766v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766153v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850329v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sen Dou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775530v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashish Sen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03653196v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603968v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180051v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jalam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334790v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815590v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-insu.archives-ouvertes.fr/insu-00815590" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Charnay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00627010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821716v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pouget, J.C." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chargui, S." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Boudhra&#226;, H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pouget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chargui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudhra&#226;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014413v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Charnay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461014v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060096v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bretin-Dosso" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Eimberck" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isambert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836619v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>