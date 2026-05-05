--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -2152,51 +2152,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in situ de l’impact de composts d’origine urbaine sur la mobilité de contaminants métalliques et organiques en agriculture</w:t>
+                <w:t xml:space="preserve">Evaluation in situ de l'impact du recyclage de composts d'origine urbaine en agriculture sur la mobilité de contaminants métalliques et organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
@@ -2231,97 +2231,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">22e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192429v1</w:t>
+                <w:t xml:space="preserve">hal-01192000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in situ de l'impact du recyclage de composts d'origine urbaine en agriculture sur la mobilité de contaminants métalliques et organiques</w:t>
+                <w:t xml:space="preserve">Evaluation in situ de l’impact de composts d’origine urbaine sur la mobilité de contaminants métalliques et organiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
@@ -2356,73 +2356,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192000v1</w:t>
+                <w:t xml:space="preserve">hal-01192429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité de différents types de bougies poreuses avec différents micropolluants du sol</w:t>
               </w:r>
@@ -2559,398 +2559,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of analytical methods as an evaluation tool for research data reliability. Functional Ecology</w:t>
+                <w:t xml:space="preserve">Objectif leadership pour la plateforme Biochem-Env. La norme ISO 9001 :2015, un outil de pilotage stratégique par le management qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Petraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t>
+              <w:t xml:space="preserve">16ème École Qualité Quares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786058v1</w:t>
+                <w:t xml:space="preserve">hal-02786216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectif leadership pour la plateforme Biochem-Env. La norme ISO 9001 :2015, un outil de pilotage stratégique par le management qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochem-Env, une plateforme leader en biochimie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Petraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème École Qualité Quares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">Le SEM 2018, Forum Santé, Environnement &amp; Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alixan, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786216v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochem-Env, une plateforme leader en biochimie environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Validation of analytical methods as an evaluation tool for research data reliability. Functional Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le SEM 2018, Forum Santé, Environnement &amp; Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alixan, France. 2018</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786219v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochem-Env: a platform of biochemistry for your research in functional ecology</w:t>
               </w:r>
@@ -4097,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Jara-Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Doublet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9641-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Davison Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Peccinini Pinese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.09.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Naslain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;traud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HA6V6Y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01707549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vilte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r49-la-demarche-qualite-dans-la-recherche-publique-et-l-enseignement-superieur.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Jara-Miranda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Doublet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9641-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Souza Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Davison Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Peccinini Pinese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.09.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Naslain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Poiroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;traud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HA6V6Y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01707549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elsass" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vilte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r49-la-demarche-qualite-dans-la-recherche-publique-et-l-enseignement-superieur.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>