--- v0 (2026-03-27)
+++ v1 (2026-04-21)
@@ -220,338 +220,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Houa Bedjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Jean Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Faustine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+                <w:t xml:space="preserve">hal-05483340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houa Bedjil</w:t>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luchier</w:t>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Bousquet</w:t>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483340v1</w:t>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of flash‐floods management: From hydrological modeling to crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -680,51 +680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
@@ -788,51 +788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,291 +1015,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nicolas Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265800v1</w:t>
+                <w:t xml:space="preserve">hal-03264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Akil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Savary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Yong Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (12), pp.1690. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264934v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
               </w:r>
@@ -1413,287 +1413,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Savary</w:t>
+                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105289v1</w:t>
+                <w:t xml:space="preserve">hal-03472284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Five decades of advances in karst hydrogeology", </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472284v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are surface water characteristics efficient to locate hyporheic biodiversity hotspots ?</w:t>
               </w:r>
@@ -1932,295 +1932,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03033529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of the surface water - groundwater interfaces to river biodiversity: example of a Mediterranean river, the Cèze River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bonté</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
+                <w:t xml:space="preserve">Herve Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.7718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277141v1</w:t>
+                <w:t xml:space="preserve">hal-02329304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the surface water - groundwater interfaces to river biodiversity: example of a Mediterranean river, the Cèze River</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
+                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
+                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.75-90. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.7718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329304v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,566 +3576,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de neurones artificiels pour la modélisation hydrodynamique des aquifères karstiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and complementarity of two systemic models (reservoir and neural networks) used to simulate spring discharge and piezometry for a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/karst.2012.2728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3178--3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047988v1</w:t>
+                <w:t xml:space="preserve">hal-02047991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and complementarity of two systemic models (reservoir and neural networks) used to simulate spring discharge and piezometry for a karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux de neurones artificiels pour la modélisation hydrodynamique des aquifères karstiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Taver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2012.2728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02047991v1</w:t>
+                <w:t xml:space="preserve">hal-02047988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Darras</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914567v1</w:t>
+                <w:t xml:space="preserve">hal-04169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169384v1</w:t>
+                <w:t xml:space="preserve">hal-02914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KnoX method, or Knowledge eXtraction from neural network model. Case study on the Lez karst aquifer (southern France)</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting in poorly gauged basins using neural networks: case study of the Gardon de Mialet basin (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5280,51 +5280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,51 +5392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,103 +5673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
@@ -5820,51 +5820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,51 +5941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Flash Flood Forecasting and Understanding Hydrosystem Dynamics for Small Urban Basins in the framework of Explainable Artificial Intelligence– Case Study of the Cadereau d'Alès, Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,51 +6032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,51 +6183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,90 +6282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Better Consideration of Hydro-Meteorological Information for Flash-Flood Crisis Management Through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,325 +6755,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Grard</w:t>
+                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917686v1</w:t>
+                <w:t xml:space="preserve">hal-03715042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Trincal</w:t>
+                <w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715042v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,264 +7269,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Mescla karst spring in the French Southern Alps. A rare case of stratified waters out of coastal areas</w:t>
+                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdramane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Karstological School "Classical karst"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272374v1</w:t>
+                <w:t xml:space="preserve">hal-03412245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Mescla karst spring in the French Southern Alps. A rare case of stratified waters out of coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdramane Ba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th International Karstological School "Classical karst"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412245v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Mescla karst spring French Southern Alps : a rare case of stratified waters out of coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7929,312 +7929,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462501v1</w:t>
+                <w:t xml:space="preserve">hal-02510937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510937v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leonardo Disperati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,103 +8285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Neural Network Uncertainties on the Hydrogeological Predictions by Probability Density Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMESS 2019 - 5th World Multidisciplinary Earth Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8640,77 +8640,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenade, Spain. pp.243-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8863,545 +8863,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash flood forecasting using recurrent and non-recurrent artificial neural network models: the case of the Lez Basin (southern France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127746v1</w:t>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karst flash flood forecasting using recurrent and non-recurrent artificial neural network models: the case of the Lez Basin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">EuroKarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127821v1</w:t>
+                <w:t xml:space="preserve">hal-02128571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Darras</w:t>
+                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pistre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128571v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coutouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9409,51 +9409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9621,51 +9621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Taver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9723,138 +9723,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau à l’échelle des bassins versants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Johannet</w:t>
+                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787396v1</w:t>
+                <w:t xml:space="preserve">hal-02091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9909,407 +9922,394 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Ressources en eau à l’échelle des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091048v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Taver</w:t>
+                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094380v1</w:t>
+                <w:t xml:space="preserve">hal-02088935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Darras</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088935v1</w:t>
+                <w:t xml:space="preserve">hal-02094380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting using Support Vector Regression: An event clustering based approach</w:t>
               </w:r>
@@ -10980,51 +10980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bareix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
@@ -11053,90 +11053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst Modelling Challenge: what is coming next ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Kavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulogio Pardo-Iguzquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11178,64 +11178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11303,103 +11303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
@@ -11441,64 +11441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11547,307 +11547,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network flash flood forecasting : generalizing to ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pascoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12119,51 +12119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishir Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padam Jee Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12236,51 +12236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,103 +12340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in Using Multiresolution Analysis to Forecast Turbidity by Neural Networks. Case Study on the Yport Basin, Normandie-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-135, 2020, 978-3-030-14015-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12464,304 +12464,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks Model as Transparent Box: Toward Extraction of Proxies to Better Assess Karst/River Interactions (Coulazou Catchment, South of France)</w:t>
+                <w:t xml:space="preserve">Neural Networks for Karst Spring Management. Case of the Lez Spring (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.353-360, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_40⟩</w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.361-369, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579436v1</w:t>
+                <w:t xml:space="preserve">hal-02410300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Karst Spring Management. Case of the Lez Spring (Southern France)</w:t>
+                <w:t xml:space="preserve">Neural Networks Model as Transparent Box: Toward Extraction of Proxies to Better Assess Karst/River Interactions (Coulazou Catchment, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.361-369, 2015, </w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.353-360, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410300v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13067,51 +13067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non Measurable Processes by Neural Networks: Forecasting Underground Flow Case Study of the Céze Basin (Gard - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13354,51 +13354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7679C28D"/>
+    <w:nsid w:val="CEA1893A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13585,51 +13585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-johannet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16600376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-9701-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02867837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03033529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7718" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03363793v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272374v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03127164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin Geonosis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385256" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dreyfus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661958" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000742v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghilardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nemoz-Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saussac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Hulst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625825v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Pardo-Iguzquiza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03244604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padam Jee Omar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579436v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04477147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samir Toukourou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03969-0_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-johannet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16600376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-9701-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02867837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03033529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7718" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03363793v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03127164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin Geonosis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385256" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dreyfus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661958" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000742v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghilardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nemoz-Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saussac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Hulst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625825v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Pardo-Iguzquiza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03244604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padam Jee Omar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_40" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04477147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samir Toukourou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03969-0_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>