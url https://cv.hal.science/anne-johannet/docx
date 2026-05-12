--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -220,338 +220,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houa Bedjil</w:t>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luchier</w:t>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Bousquet</w:t>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483340v1</w:t>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+                <w:t xml:space="preserve">Neural Networks for Seasonal Groundwater Level Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Houa Bedjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Jean Luchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Rafik Ferraoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Faustine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+                <w:t xml:space="preserve">hal-05483340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of flash‐floods management: From hydrological modeling to crisis management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -622,295 +622,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
+                <w:t xml:space="preserve">A new simple statistical method for the unsupervised clustering of the hydrodynamic behavior at different boreholes. Analysis of the obtained clusters in relation to geological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Allier</w:t>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lassara</w:t>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (19), pp.(2023) 82:451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-11066-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935277v1</w:t>
+                <w:t xml:space="preserve">hal-04200590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simple statistical method for the unsupervised clustering of the hydrodynamic behavior at different boreholes. Analysis of the obtained clusters in relation to geological knowledge</w:t>
+                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Erguy</w:t>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sam Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (19), pp.(2023) 82:451. </w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-023-11066-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200590v1</w:t>
+                <w:t xml:space="preserve">hal-03935277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
               </w:r>
@@ -922,51 +922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,685 +1015,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
+                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Akil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Savary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Five decades of advances in karst hydrogeology", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264934v1</w:t>
+                <w:t xml:space="preserve">hal-03105289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chang</w:t>
+                <w:t xml:space="preserve">Alex Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 754, 141931 (55 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265800v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02921354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hydrology for evaluating peatland water table sensitivity to simple environmental variables and climate changes application to the mid-latitude/altitude Frasne peatland (Jura Mountains, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141931⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02921354v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472284v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Estimation in Hydrogeological Forecasting with Neural Networks: Impact of Spatial Distribution of Rainfalls and Random Initialization of the Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue "Five decades of advances in karst hydrogeology", </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13121690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105289v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are surface water characteristics efficient to locate hyporheic biodiversity hotspots ?</w:t>
               </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1932,295 +1932,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03033529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the surface water - groundwater interfaces to river biodiversity: example of a Mediterranean river, the Cèze River</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
+                <w:t xml:space="preserve">Bruno Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.7718⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329304v1</w:t>
+                <w:t xml:space="preserve">hal-02277141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building new kinds of meta-models to analyse experimentally (companion) modelling processes in the field of natural resource management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+                <w:t xml:space="preserve">Contribution of the surface water - groundwater interfaces to river biodiversity: example of a Mediterranean river, the Cèze River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Ciss Diallo</w:t>
+                <w:t xml:space="preserve">Herve Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120, pp.104486. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2019.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.7718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277141v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation par réseaux de neurones : une nouvelle vision de la recharge de l'aquifère du Lez (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.56-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,200 +2706,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Identification of spatial and temporal contributions of rainfalls to flash floods using neural network modelling: case study on the Lez basin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.1621-1626. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (10), pp.4397--4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1543271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-4397-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962628v1</w:t>
+                <w:t xml:space="preserve">hal-02052174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks for karst groundwater management: case of the Lez spring (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,455 +2957,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed-forward vs recurrent neural network models for non-stationarity modelling using data assimilation and adaptivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Modeling of Turbulent Flow around a Cylindrical Storage Tank by Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pistre</w:t>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.967696⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.1621-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1543271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051939v1</w:t>
+                <w:t xml:space="preserve">hal-01962628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network modeling and geochemical water analyses to understand and forecast karst and non-karst part of flash floods (case study on the Lez river, Southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Darras</w:t>
+                <w:t xml:space="preserve">Feed-forward vs recurrent neural network models for non-stationarity modelling using data assimilation and adaptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raynaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-369-43-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1242--1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.967696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140378v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of spatial and temporal contributions of rainfalls to flash floods using neural network modelling: case study on the Lez basin (southern France)</w:t>
+                <w:t xml:space="preserve">Neural network modeling and geochemical water analyses to understand and forecast karst and non-karst part of flash floods (case study on the Lez river, Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Johannet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (10), pp.4397--4410. </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-19-4397-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-369-43-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052174v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling of mineral aqueous suspensions. Classification and stability prediction by neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Azema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3576,876 +3576,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and complementarity of two systemic models (reservoir and neural networks) used to simulate spring discharge and piezometry for a karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux de neurones artificiels pour la modélisation hydrodynamique des aquifères karstiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Taver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.041⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2012.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047991v1</w:t>
+                <w:t xml:space="preserve">hal-02047988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux de neurones artificiels pour la modélisation hydrodynamique des aquifères karstiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and complementarity of two systemic models (reservoir and neural networks) used to simulate spring discharge and piezometry for a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.3178--3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/karst.2012.2728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02047988v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong-A-Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169384v1</w:t>
+                <w:t xml:space="preserve">hal-03284835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KnoX method, or Knowledge eXtraction from neural network model. Case study on the Lez karst aquifer (southern France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Near Field Atmospheric Dispersion Modeling on an Industrial Site Using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.10.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410268v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KnoX method, or Knowledge eXtraction from neural network model. Case study on the Lez karst aquifer (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 507, pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284835v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the generalization capability for rainfall–runoff modeling by neural networks: the case of the Lez aquifer (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrell Estupina Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting in poorly gauged basins using neural networks: case study of the Gardon de Mialet basin (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,420 +4628,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t>
+                <w:t xml:space="preserve">Rainfall-runoff modeling of flash floods in the absence of rainfall forecasts: the case of “Cévenol flash floods”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bongono</w:t>
+                <w:t xml:space="preserve">Mohamed Toukourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Azema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Gaudon</w:t>
+                <w:t xml:space="preserve">Gérard Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-010-0210-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949486v1</w:t>
+                <w:t xml:space="preserve">hal-02915460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity selection of a neural network model for karst flood forecasting: The case of the Lez Basin (southern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Determination of the characteristics of agglomerates in aqueous suspensions using nonlinear optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bongono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.015⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656598v1</w:t>
+                <w:t xml:space="preserve">hal-02949486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modeling of flash floods in the absence of rainfall forecasts: the case of “Cévenol flash floods”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Complexity selection of a neural network model for karst flood forecasting: The case of the Lez Basin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 403 (3-4), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-010-0210-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02915460v1</w:t>
+                <w:t xml:space="preserve">hal-00656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks: From Black Box towards Transparent Box Application to Evapotranspiration Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and Implementation of Digital Hopfield-Type Associative Memory with On-Chip Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Personnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,103 +5254,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation de modèles neuronaux appliquée aux aquifères fracturés et karstiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EAU &amp; IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, shf, Mar 2026, Grenoble, France</w:t>
@@ -5373,632 +5373,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Châble (Verbier), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049025v1</w:t>
+                <w:t xml:space="preserve">hal-05483319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Machines to Understand Water: Adapting AI to Hydrosystem Complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483309v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Best Use of High-Resolution Meteorological Forecasts for Flash Flood Forecasting Using ANN: Case Study on the Gardon de Mialet Basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Teaching Machines to Understand Water: Adapting AI to Hydrosystem Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2025: Which data for water and models?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483245v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Coupling high resolution meteorological models with neural networks for flash flood forecasting: implementation on a Southern France basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483319v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Flash Flood Forecasting and Understanding Hydrosystem Dynamics for Small Urban Basins in the framework of Explainable Artificial Intelligence– Case Study of the Cadereau d'Alès, Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2025 - International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6032,77 +6032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,103 +6157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and intercomparison of two hydrogeological models (semi-physical and neural networks) to forecast groundwater floods of a fractured karst aquifer. Case study of the Cadarache site of the French Alternative Energies and Atomic Energy center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
@@ -6282,90 +6282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Better Consideration of Hydro-Meteorological Information for Flash-Flood Crisis Management Through Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,51 +6554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hydrosystèmes complexes par machine learning : illustrations sur la prévision des extrêmes hydrologiques (crues, étiages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6755,325 +6755,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715042v1</w:t>
+                <w:t xml:space="preserve">hal-03917686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem of hydrological metrology of low streams and impact on the estimation of water resources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917686v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,195 +7269,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
+                <w:t xml:space="preserve">Underground air circulation modelling of the St-Marcel Cave (Ardèche, France) to adapt the opening system of the cave entrance to optimal habitat conditions for bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Elsa Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Laureline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdramane Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Claire Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412245v1</w:t>
+                <w:t xml:space="preserve">hal-03864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Mescla karst spring in the French Southern Alps. A rare case of stratified waters out of coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Karstological School "Classical karst"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7476,389 +7476,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Mescla karst spring French Southern Alps : a rare case of stratified waters out of coastal areas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdramane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Karstological School "Classical karst"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285017v1</w:t>
+                <w:t xml:space="preserve">hal-03412245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological Behaviour Characterization of the Foussoubie Karst Network using Statistical Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Monitoring of Mescla karst spring French Southern Alps : a rare case of stratified waters out of coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">28th International Karstological School "Classical karst"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466605v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground air circulation modelling of the St-Marcel Cave (Ardèche, France) to adapt the opening system of the cave entrance to optimal habitat conditions for bats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laureline Bonnet</w:t>
+                <w:t xml:space="preserve">Hydrogeological Behaviour Characterization of the Foussoubie Karst Network using Statistical Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Escourrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology - Savoie Mont Blanc 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864930v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM-CV et SA RIVCEV. Convergence dans un espace commun : les trois rivières cévenoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,338 +7929,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510937v1</w:t>
+                <w:t xml:space="preserve">hal-02462501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462501v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Disperati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8285,103 +8285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Neural Network Uncertainties on the Hydrogeological Predictions by Probability Density Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMESS 2019 - 5th World Multidisciplinary Earth Sciences Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8415,51 +8415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Complexity Selection Method on Multilayer Perceptron Properties Case Study on Environmental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,51 +8532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking profit of statistical modelling by neural networks: how to deal with vigilance levels prediction for flash flooding. Case study on Lez Basin (South eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8627,90 +8627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Turbidity Forecast Using Both Recurrent and Feed-Forward Based Multilayer Perceptrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenade, Spain. pp.243-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8863,597 +8863,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+                <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flash flood forecasting using recurrent and non-recurrent artificial neural network models: the case of the Lez Basin (southern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
+              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127746v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pistre</w:t>
+                <w:t xml:space="preserve">Karst flash flood forecasting using recurrent and non-recurrent artificial neural network models: the case of the Lez Basin (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">EuroKarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128571v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coutouis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127821v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coutouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9491,51 +9491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks-based operational prototype for flash flood forecasting: application to Liane flash floods (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,77 +9595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between inverse modelling and data assimilation to estimate rainfall from runoff using the multilayer perceptron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Taver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9723,178 +9723,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Ressources en eau à l’échelle des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091048v1</w:t>
+                <w:t xml:space="preserve">hal-01787396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,394 +9909,407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau à l’échelle des bassins versants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Johannet</w:t>
+                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787396v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088935v1</w:t>
+                <w:t xml:space="preserve">hal-02094380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094380v1</w:t>
+                <w:t xml:space="preserve">hal-02088935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting using Support Vector Regression: An event clustering based approach</w:t>
               </w:r>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10412,51 +10412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of spring discharge by neural networks using orthogonal wavelet decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,51 +10572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Veuillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Nemoz-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10667,51 +10667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subterranean Water Infiltration Modelling by Neural Networks: Use of Water Source Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,51 +10794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale streamflow regionalization in ungauged West African catchments: How do classical and deep learning approaches compare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,484 +10922,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of cumulative frequency distribution curves of groundwater levels can bring information about the hydrodynamic properties of a karstified aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Erguy</w:t>
+                <w:t xml:space="preserve">Karst Modelling Challenge: what is coming next ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bareix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Alireza Kavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulogio Pardo-Iguzquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
+              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625610v1</w:t>
+                <w:t xml:space="preserve">hal-04625825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst Modelling Challenge: what is coming next ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eulogio Pardo-Iguzquiza</w:t>
+                <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roma, Italy. 2024</w:t>
+              <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625825v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interpretation of cumulative frequency distribution curves of groundwater levels can bring information about the hydrodynamic properties of a karstified aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bareix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
+              <w:t xml:space="preserve">Eurokarst 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032952v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
@@ -11441,64 +11441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11547,320 +11547,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network flash flood forecasting : generalizing to ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pascoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12106,64 +12106,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Groundwater Level Using Artificial Neural Network Algorithm and WA-SVR Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishir Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padam Jee Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12217,551 +12217,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03244604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Limits in Using Multiresolution Analysis to Forecast Turbidity by Neural Networks. Case Study on the Yport Basin, Normandie-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Time Series Analysis - Selected Contributions from ITISE 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56219-9_22⟩</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-135, 2020, 978-3-030-14015-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411377v1</w:t>
+                <w:t xml:space="preserve">hal-03137673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits in Using Multiresolution Analysis to Forecast Turbidity by Neural Networks. Case Study on the Yport Basin, Normandie-France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-135, 2020, 978-3-030-14015-1. </w:t>
+              <w:t xml:space="preserve">Theory and Applications of Time Series Analysis - Selected Contributions from ITISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.333-348, 2020, Contributions to Statistics, 978-3-030-56219-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56219-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137673v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks for Karst Spring Management. Case of the Lez Spring (Southern France)</w:t>
+                <w:t xml:space="preserve">Neural Networks Model as Transparent Box: Toward Extraction of Proxies to Better Assess Karst/River Interactions (Coulazou Catchment, South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.361-369, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_41⟩</w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.353-360, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410300v1</w:t>
+                <w:t xml:space="preserve">hal-03579436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks Model as Transparent Box: Toward Extraction of Proxies to Better Assess Karst/River Interactions (Coulazou Catchment, South of France)</w:t>
+                <w:t xml:space="preserve">Neural Networks for Karst Spring Management. Case of the Lez Spring (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.353-360, 2015, </w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.361-369, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579436v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,64 +12963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Flood Forecasting by Statistical Learning in the Absence of Rainfall Forecast: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Samir Toukourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Berlin Heidelberg, pp.98-107, 2009, Communications in Computer and Information Science, 978-3-642-03969-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13067,51 +13067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non Measurable Processes by Neural Networks: Forecasting Underground Flow Case Study of the Céze Basin (Gard - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13202,51 +13202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par apprentissage statistique des systèmes naturels, ou en interaction avec un environnement naturel. Applications aux karsts, crues éclair et en robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau de neurones [cs.NE]. Université Pierre et Marie Curie - Paris VI, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13354,51 +13354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEA1893A"/>
+    <w:nsid w:val="0AD7702E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13585,51 +13585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-johannet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16600376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-9701-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02867837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03033529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chapuis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7718" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03363793v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03127164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin Geonosis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385256" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dreyfus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661958" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000742v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghilardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nemoz-Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saussac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Hulst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625825v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Pardo-Iguzquiza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03244604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padam Jee Omar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579436v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_40" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04477147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samir Toukourou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03969-0_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-johannet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5717-9871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16600376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-9701-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houa Bedjil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luchier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ferraoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02921354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pon&#231;ot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141931" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03264934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Akil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13121690" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02867837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139930" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03033529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.07.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chapuis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7718" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1543271" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azema" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet1436087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bongono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03363793v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Personnaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dreyfus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinfeld" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/72.143369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05049025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8432" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05476154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227923" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466605v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03127164v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/362/1/012112" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin Geonosis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385256" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930659v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaffet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160718025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukharouba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dreyfus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661958" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000742v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghilardi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Nemoz-Gaillard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Saussac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05028400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Hulst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadilath Kate" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Souassi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1536" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kavousi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reimann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulogio Pardo-Iguzquiza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03244604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Gaur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padam Jee Omar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68124-1_7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579436v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_40" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04477147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samir Toukourou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03969-0_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745131v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>