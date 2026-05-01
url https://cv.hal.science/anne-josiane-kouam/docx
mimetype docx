--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,2037 +66,2132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Study of Personalized Phishing using Large Language Models</w:t>
+                <w:t xml:space="preserve">Sans GPS ni permission : inférer les déplacements d'usagers en transport public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Czybik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Rieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX 2026 - 35th USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2026, Baltimore (MD), United States</w:t>
+              <w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457471v1</w:t>
+                <w:t xml:space="preserve">hal-05604891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large-Scale Study of Personalized Phishing using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Czybik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Auguste Noumsi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Heubl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Magnus Nold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USENIX 2026 - 35th USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Baltimore (MD), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067630v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas G S Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Pappalardo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Noumsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309071⟩</w:t>
+              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248595v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano G. Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.201-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920040v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288506v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny Sensors, Big Threats: Assessing Motion Sensor-based Fingerprinting in Mobile Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konrad Rieck</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248609v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tiny Sensors, Big Threats: Assessing Motion Sensor-based Fingerprinting in Mobile Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sulbaran Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.286-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008121v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Manuela Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057826v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3634737.3657023⟩</w:t>
+              <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM65600.2025.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543435v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Bank, Oct 2024, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2023 -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3634737.3657023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928280v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2023 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897099v1</w:t>
+                <w:t xml:space="preserve">hal-04928280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC55385.2023.10119094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087350v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838853v1</w:t>
+                <w:t xml:space="preserve">hal-04087350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de traces cellulaires réalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2022 - 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Dec 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3565477.3569161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658019v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Génération de traces cellulaires réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORES 2022 - 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OFC: an opportunistic caching system for FaaS platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djob Mvondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nguetchouang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ndjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSYS 2021 - 16th European Conference on Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.228-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3447786.3456239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2106,353 +2201,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NetMob25 Dataset: A High-resolution Multi-layered View of Individual Mobility in Greater Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wellington Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Beiró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zen: LSTM-based generation of individual spatiotemporal cellular traffic with interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2462,223 +2557,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FraudZen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-WDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2688,143 +2783,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2834,124 +2929,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the intricacies of per individual cellular network datasets generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci-X 2023 - International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Buenos Aires, Argentina. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,100 +3056,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypass frauds in cellular networks : Understanding and Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Institut Polytechnique de Paris, 2023. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023IPPAX035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04402681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3064,147 +3159,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMBox bypass frauds in cellular networks: Strategies, evolution, detection, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.2295-2323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2021.3100916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105845v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3351,51 +3446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Czybik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heubl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnus Nold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rieck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sulbaran Fandino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402681v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105845v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3100916" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Czybik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rieck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heubl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnus Nold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sulbaran Fandino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402681v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105845v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3100916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>