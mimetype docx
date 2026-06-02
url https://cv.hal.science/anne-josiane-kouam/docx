--- v1 (2026-05-01)
+++ v2 (2026-06-02)
@@ -316,317 +316,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+                <w:t xml:space="preserve">Gaelle Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Achir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
+                <w:t xml:space="preserve">Auguste Noumsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
+              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057818v1</w:t>
+                <w:t xml:space="preserve">hal-05067630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Assessing Usability and Reliability of Anonymized Spatio-Temporal Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimando a Vulnerabilidade à Exposição de Usuários em Dados de Mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas G S Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Yonga</w:t>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Noumsi</w:t>
+                <w:t xml:space="preserve">Jussara Marques Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbCom - 7th International Workshop on Urban Computing, Co-located with IEEE DCOSS-IoT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lucca, Italy. pp.689-696, </w:t>
+              <w:t xml:space="preserve">SBRC 2025 - 43° Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Computação, May 2025, Natal - Rio Grande do Norte, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT65416.2025.00107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5753/sbrc.2025.5883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067630v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Aggregates: A Fine-Grained Analysis of Individual Mobility and Traffic Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano G. Beiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -693,572 +693,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchana</w:t>
+                <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920040v1</w:t>
+                <w:t xml:space="preserve">hal-05288506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing User Exposure in Mobility Data: Insights from Varying User Behavioral Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Félix</w:t>
+                <w:t xml:space="preserve">Tiny Sensors, Big Threats: Assessing Motion Sensor-based Fingerprinting in Mobile Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sulbaran Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jussara M Almeida</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Rieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2025 - 9th edition of NetMob</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain. pp.286-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSWiM67937.2025.11309009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288506v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny Sensors, Big Threats: Assessing Motion Sensor-based Fingerprinting in Mobile Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Sulbaran Fandino</w:t>
+                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Manuela Yonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konrad Rieck</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2025 - 27th International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248609v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'utilisabilité et de la fiabilité de données spatio-temporelles anonymisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SigN: SIMBox Activity Detection Through Latency Anomalies at the Cellular Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Manuela Yonga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Auguste Vigny Noumsi Woguia</w:t>
+                <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Asia Conference on Computer and Communications Security (ASIA CCS ’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708821.3733902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008121v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Silent Signature: Behavior-based User Exposure in Mobility Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas G S Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDM 2025 - 26th IEEE International Conference on Mobile Data Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2025, Irvine (CA), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1292,90 +1292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Shadows in Mobility: Beyond Spatiotemporal Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1426,64 +1426,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle of Wits: To What Extent Can Fraudsters Disguise Their Tracks in International bypass Fraud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM ASIACCS 2024 - 19th ACM Asia Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,64 +1530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMBox fraud: How well can they mimic your communication behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob 2023 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1625,64 +1625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSTM-based generation of cellular network traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2023 - IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,90 +1729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation cellulaire pour la detection des fraudes de contournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoRes 2023 - 8èmes Rencontres Francophones sur la Conception de protocoles, l'évaluation de performances et l'expérimentation de Réseaux de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cargèse (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1850,64 +1850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating SIMBox frauds for detection investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoNEXT Student Workshop 2022 - The 18th International Conference on emerging Networking EXperiments and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Dec 2022, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,77 +1954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de traces cellulaires réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2022 - 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2241,51 +2241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,51 +2346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing User Behavior: The Interplay Between Mobility Patterns and Mobile Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Beiró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,64 +2460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zen: LSTM-based generation of individual spatiotemporal cellular traffic with interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -2584,64 +2584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FraudZen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2681,64 +2681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-WDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2797,103 +2797,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating different perspectives on exposure in mobility datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussara M Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,64 +2956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the intricacies of per individual cellular network datasets generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSci-X 2023 - International School and Conference on Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Buenos Aires, Argentina. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3186,64 +3186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMBox bypass frauds in cellular networks: Strategies, evolution, detection, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josiane Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.2295-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3446,51 +3446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Czybik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rieck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heubl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnus Nold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sulbaran Fandino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402681v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105845v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3100916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josiane Kouam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Czybik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Rieck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heubl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Magnus Nold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Yonga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Noumsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G S F&#233;lix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Marques Almeida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbrc.2025.5883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano G. Beir&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ferres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pappalardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F&#233;lix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara M Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sulbaran Fandino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSWiM67937.2025.11309009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008121v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Manuela Yonga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Vigny Noumsi Woguia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708821.3733902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM65600.2025.00044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Almeida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3657023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03897099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC55385.2023.10119094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03838853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565477.3569161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wellington Lobato" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Beir&#243;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:ba29a3773debf41166c87d9cdce13bbb2cb42ed8;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/fraudzen;visit=swh:1:snp:ceb242aca4f4ecafab01bb6c4ce497d4a69d7404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:203f77200b7179f8db9589033b1381771c3568b1;origin=https://gitlab.inria.fr/simbox-fraud-mitigation/legitimate-mobile-datasets-generation/en-wdm;visit=swh:1:snp:bf8624e7fd0dc0436b6bf5c138d6bfd62301ad25" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05288503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402681v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105845v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3100916" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>