--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -738,303 +738,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
+                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Branchu</w:t>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ak Illner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360851v1</w:t>
+                <w:t xml:space="preserve">hal-04360850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
+                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ak Illner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360850v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative culinary intervention to reduce treatment-induced side effects in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Illner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Nutrition Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones en nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1841,51 +1841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A93D5C49"/>
+    <w:nsid w:val="D6892696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2072,51 +2072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>