--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -738,303 +738,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
+                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360850v1</w:t>
+                <w:t xml:space="preserve">hal-04360851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
+                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Younes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ak Illner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360851v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative culinary intervention to reduce treatment-induced side effects in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Illner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,51 +1409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Nutrition Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones en nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1841,51 +1841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6892696"/>
+    <w:nsid w:val="6DB16258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2072,51 +2072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>