--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0009-0451-4395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bsJMGh8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,443 +188,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the power of resistant starch: a narrative review of its health impact and processing challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathália Trunckle Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2024.1369950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower educational level is a predictor of incident type 2 diabetes in European countries: The EPIC-InterAct study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sacerdote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolandsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Chirlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (4), pp.1162-1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dys091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of native, heat‐processed and encapsulated hazelnuts on the allergic response in hazelnut‐allergic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Worm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hompes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.‐m. Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.‐k. Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zuberbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (1), pp.159-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2008.03143.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -613,461 +634,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review on the Global Nutrition Transition: Mapping the Evidence on Dietary Changes in General Adult Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caue Egea Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAM - International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Limmerick, Ireland. 9, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2022.919112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ak Illner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360851v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et traitements anticancéreux : la place des nutriments spécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">AlimAccess60 - Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360850v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative culinary intervention to reduce treatment-induced side effects in cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Illner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IARC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1077,703 +1098,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Prevention Priorities in French Family Caregivers of the Elderly at Risk of Loss of Autonomy: Results from a Community Intervention on Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Narcisse Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MDPI, pp.371, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2023091371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les besoins des proches aidants des personnes âgées de l’Oise en termes de prévention à la santé par l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (2), pp.e51-e52, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of weight gain in patients with depressive or bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Nutrition Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (OCE2), pp.E617, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120005662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet participatif visant à promouvoir le bien vieillir alimentaire pour les séniors en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.T. Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Dépeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Buche-Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34 (1), pp.90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la prise de poids des patients atteints de troubles de l’humeur, dépressifs ou bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Damelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones en nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (1), pp.39, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1841,51 +1862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DB16258"/>
+    <w:nsid w:val="269326E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2072,51 +2093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-kathrin-illner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0451-4395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bsJMGh8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacerdote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricceri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolandsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Chirlaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dys091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Worm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hompes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Fiedler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;k. Illner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zuberbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2008.03143.x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNSNX78-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04165508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Egea Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Aleksandrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.919112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buche-Foissy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Illner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Branchu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Younes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Trottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trottier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Quere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Damelincourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120005662" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.T. Thiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore D&#233;peint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Breil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Branchu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Damelincourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.288" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>