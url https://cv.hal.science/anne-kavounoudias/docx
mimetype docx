--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,546 +100,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards personalized mapping through lumbosacral spinal cord task fMRI</w:t>
+                <w:t xml:space="preserve">Mapping Human Proprioceptive Projections of Upper Limb Muscles Through Spinal Cord fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Schlienger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Daniel Hernandez-Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Schlienger</w:t>
+                <w:t xml:space="preserve">Daniela Maria Pinzon-Corredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Mattera</w:t>
+                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (15), pp.e70386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059834v1</w:t>
+                <w:t xml:space="preserve">hal-05347208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Human Proprioceptive Projections of Upper Limb Muscles Through Spinal Cord fMRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards personalized mapping through lumbosacral spinal cord task fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Daniel Hernandez-Charpak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Kinany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ricchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Schlienger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
+                <w:t xml:space="preserve">Loan Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (15), pp.e70386. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.70386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347208v1</w:t>
+                <w:t xml:space="preserve">hal-05059834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When proprioceptive feedback enhances visual perception of self-body movement: rehabilitation perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Schlienger</w:t>
+                <w:t xml:space="preserve">Beyond sense-specific processing: decoding texture in the brain from touch and sonified movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Giovanni</w:t>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Guerraz</w:t>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1144033. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (10), pp.107965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1144033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207888v1</w:t>
+                <w:t xml:space="preserve">hal-04353802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond sense-specific processing: decoding texture in the brain from touch and sonified movement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
+                <w:t xml:space="preserve">When proprioceptive feedback enhances visual perception of self-body movement: rehabilitation perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Schlienger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+                <w:t xml:space="preserve">Claire de Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (10), pp.107965. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1144033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1144033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353802v1</w:t>
+                <w:t xml:space="preserve">hal-04207888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-dependent spinal cord neuromodulation rapidly restores trunk and leg motor functions after complete paralysis</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Demesmaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edeny Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Daniel Hernandez-Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.260-271. </w:t>
@@ -887,321 +887,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATING THE HUMAN SPINAL SENSORIMOTOR PATHWAYS THROUGH FUNCTIONAL MAGNETIC RESONANCE IMAGING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution of muscle proprioception to limb movement perception and proprioceptive decline with ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
+                <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahabeddin Vahdat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caroline Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118684⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cophys.2021.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419257v1</w:t>
+                <w:t xml:space="preserve">hal-03253059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of muscle proprioception to limb movement perception and proprioceptive decline with ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">INVESTIGATING THE HUMAN SPINAL SENSORIMOTOR PATHWAYS THROUGH FUNCTIONAL MAGNETIC RESONANCE IMAGING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chancel</w:t>
+                <w:t xml:space="preserve">Shahabeddin Vahdat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Blanchard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Marchand-Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.180-185. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245, pp.118684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cophys.2021.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253059v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fusimotor role for proprioceptive reweighting in a multisensory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,51 +1239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of movement sonification on haptic perception changes with aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,90 +1507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional brain changes in the elderly for the perception of hand movements: A greater impairment occurs in proprioception than touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,120 +1741,120 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866047v1</w:t>
+                <w:t xml:space="preserve">hal-03092977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aging brain: A set of functional MRI data acquired at rest and during exposure to tactile or muscle proprioceptive stimulation in healthy young and older volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,81 +2005,81 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092977v1</w:t>
+                <w:t xml:space="preserve">hal-04866047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal Encoding of Multisensory Motion Features in the Rat Associative Parietal Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Corbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoh’i Zennou-Azogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (10), pp.5372 - 5386. </w:t>
@@ -2182,90 +2182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Your Foot Move Changes Muscle Proprioceptive Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aimonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Ribot-Ciscar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNeuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (2), pp.e0341-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,359 +2293,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Visual Motion Cues from a Held Tool to Kinesthesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand movement illusions show changes in sensory reliance and preservation of multisensory integration with age for kinaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Breen</w:t>
+                <w:t xml:space="preserve">M. Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Pollidoro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.06.048⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885547v1</w:t>
+                <w:t xml:space="preserve">hal-03609815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand movement illusions show changes in sensory reliance and preservation of multisensory integration with age for kinaesthesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Landelle</w:t>
+                <w:t xml:space="preserve">Contribution of Visual Motion Cues from a Held Tool to Kinesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blanchard</w:t>
+                <w:t xml:space="preserve">Alexandra Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Felician</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Pollidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Luyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 388, pp.11 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.06.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03609815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Impairment of Hand Movement Perception Based on Muscle Proprioception and Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 381, pp.91-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2691,77 +2691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's left of the mirror illusion when the mirror can no longer be seen? Bilateral integration of proprioceptive afferents!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 362, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2941,90 +2941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinaesthetic mirror illusion: How much does the mirror matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234 (6), pp.1459 - 1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,77 +3058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal visuo-tactile integration for velocity discrimination of self-hand movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,90 +3201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Regions Associated to a Kinesthetic Illusion Evoked by Watching a Video of One's Own Moving Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminari Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
@@ -3335,90 +3335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 233 (5), pp.1463 - 1470. </w:t>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tactile afference in shaping motor behaviour and implications for prosthetic innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (B, SI), pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,90 +3681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Contributions of Vision, Touch and Muscle Proprioception to the Coding of Hand Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.62475 - 62475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3944,90 +3944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined contribution of tactile and proprioceptive feedback to hand movement perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1382, pp.219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4074,51 +4074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countering postural posteffects following prolonged exposure to whole-body vibration: a sensorimotor treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,51 +4207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprio-tactile integration for kinesthetic perception: An fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral changes in somatosensory sensibility after unilateral below-knee amputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4845,51 +4845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous afferent messages from human plantar sole contribute to body posture awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5380,51 +5380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plantar sole is a `dynamometric map' for human balance control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,103 +5516,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory reweighting for kinesthesia in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Aging in the Neuro-musculo-skeletal System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, MARSEILLE, France</w:t>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Somesthetic Feedback to Virtual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Hernandez-Charpak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kinany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ricchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Schlienger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Mattera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Pinzon-Corredor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Caron-Guyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Giovanni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1144033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rowald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edeny Baaklini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01663-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nazarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron-Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baurberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Breen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NCTN5QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Felician" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.04.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJN6QJZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00883.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminari Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062475" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DQG6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.01.066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0894-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVCPQBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Anton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FJSTLPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.12.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK91SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iancu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kavounoudias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0869e.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gilhodes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050602" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB55A5AE3311D40E8A98BCB1AB93DBEFDFF979C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00302-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2LGR950-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199810050-00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Schlienger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Hernandez-Charpak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Pinzon-Corredor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Caron-Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kinany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ricchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Mattera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00455" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Giovanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1144033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rowald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edeny Baaklini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01663-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nazarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron-Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baurberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Felician" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Breen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NCTN5QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.04.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJN6QJZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00883.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminari Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062475" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DQG6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.01.066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0894-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVCPQBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Anton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FJSTLPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.12.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK91SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iancu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kavounoudias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0869e.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gilhodes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050602" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB55A5AE3311D40E8A98BCB1AB93DBEFDFF979C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00302-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2LGR950-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199810050-00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>