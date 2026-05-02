--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1367,823 +1367,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional properties of extended body representations in the context of kinesthesia</w:t>
+                <w:t xml:space="preserve">Functional Connectivity in Chronic Nonbothersome Tinnitus Following Acoustic Trauma: A Seed-Based Resting-State Functional Magnetic Resonance Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barra</w:t>
+                <w:t xml:space="preserve">Agnès Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Giroux</w:t>
+                <w:t xml:space="preserve">Chloé Jaroszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+                <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.011⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253087v1</w:t>
+                <w:t xml:space="preserve">hal-03092977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional brain changes in the elderly for the perception of hand movements: A greater impairment occurs in proprioception than touch</w:t>
+                <w:t xml:space="preserve">The aging brain: A set of functional MRI data acquired at rest and during exposure to tactile or muscle proprioceptive stimulation in healthy young and older volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Gharbi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117056⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.105939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092958v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Connectivity in Chronic Nonbothersome Tinnitus Following Acoustic Trauma: A Seed-Based Resting-State Functional Magnetic Resonance Imaging Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.279-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092977v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aging brain: A set of functional MRI data acquired at rest and during exposure to tactile or muscle proprioceptive stimulation in healthy young and older volunteers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Felician</w:t>
+                <w:t xml:space="preserve">Neuronal Encoding of Multisensory Motion Features in the Rat Associative Parietal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Corbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoh’i Zennou-Azogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Xerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105939⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.5372 - 5386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092955v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Connectivity in Chronic Nonbothersome Tinnitus Following Acoustic Trauma: A Seed-Based Resting-State Functional Magnetic Resonance Imaging Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional brain changes in the elderly for the perception of hand movements: A greater impairment occurs in proprioception than touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.117056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04866047v1</w:t>
+                <w:t xml:space="preserve">hal-03092958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Encoding of Multisensory Motion Features in the Rat Associative Parietal Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Caron-Guyon</w:t>
+                <w:t xml:space="preserve">Functional properties of extended body representations in the context of kinesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Corbo</w:t>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoh’i Zennou-Azogui</w:t>
+                <w:t xml:space="preserve">Corinne Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Xerri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
+                <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (10), pp.5372 - 5386. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (6), pp.455-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhaa118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051442v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Your Foot Move Changes Muscle Proprioceptive Feedback</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pollidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,1017 +2685,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's left of the mirror illusion when the mirror can no longer be seen? Bilateral integration of proprioceptive afferents!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chancel</w:t>
+                <w:t xml:space="preserve">Specific brain activation patterns associated with two neuromuscular electrical stimulation protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.08.036⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579738v1</w:t>
+                <w:t xml:space="preserve">inserm-01533435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific brain activation patterns associated with two neuromuscular electrical stimulation protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">What's left of the mirror illusion when the mirror can no longer be seen? Bilateral integration of proprioceptive afferents!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 362, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03188-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01533435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinaesthetic mirror illusion: How much does the mirror matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chancel</w:t>
+                <w:t xml:space="preserve">Optimal visuo-tactile integration for velocity discrimination of self-hand movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Guerraz</w:t>
+                <w:t xml:space="preserve">A. Montagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4549-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (3), pp.1522-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00883.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433032v1</w:t>
+                <w:t xml:space="preserve">hal-01432879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal visuo-tactile integration for velocity discrimination of self-hand movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanchard</w:t>
+                <w:t xml:space="preserve">The kinaesthetic mirror illusion: How much does the mirror matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (3), pp.1522-1535. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234 (6), pp.1459 - 1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00883.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4549-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432879v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Regions Associated to a Kinesthetic Illusion Evoked by Watching a Video of One's Own Moving Hand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+                <w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131970⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (5), pp.1463 - 1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437963v1</w:t>
+                <w:t xml:space="preserve">hal-01419379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Luyat</w:t>
+                <w:t xml:space="preserve">The role of tactile afference in shaping motor behaviour and implications for prosthetic innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochelle Ackerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4220-1⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (B, SI), pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419379v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of tactile afference in shaping motor behaviour and implications for prosthetic innovation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passive or simulated displacement of one arm (but not its mirror reflection) modulates the involuntary motor behavior of the other arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kavounoudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.06.024⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 285, pp.343 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2014.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437962v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive or simulated displacement of one arm (but not its mirror reflection) modulates the involuntary motor behavior of the other arm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain Regions Associated to a Kinesthetic Illusion Evoked by Watching a Video of One's Own Moving Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Metral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kavounoudias</w:t>
+                <w:t xml:space="preserve">Fuminari Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Luyat</w:t>
+                <w:t xml:space="preserve">Nicolas Lebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 285, pp.343 - 355. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2014.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419386v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Contributions of Vision, Touch and Muscle Proprioception to the Coding of Hand Movements</w:t>
               </w:r>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusory movements prevent cortical disruption caused by immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Roll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felician</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Schlienger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Hernandez-Charpak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Pinzon-Corredor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Caron-Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kinany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ricchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Mattera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00455" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Giovanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1144033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rowald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edeny Baaklini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01663-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nazarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron-Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baurberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Felician" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Breen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NCTN5QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.04.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJN6QJZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00883.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminari Kaneko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062475" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DQG6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.01.066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0894-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVCPQBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Anton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FJSTLPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.12.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK91SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iancu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kavounoudias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0869e.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gilhodes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050602" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB55A5AE3311D40E8A98BCB1AB93DBEFDFF979C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00302-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2LGR950-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199810050-00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Schlienger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Hernandez-Charpak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maria Pinzon-Corredor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Caron-Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Kinany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ricchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Mattera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00455" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Giovanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1144033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rowald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edeny Baaklini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01663-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nazarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron-Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baurberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cophys.2021.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03419257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Lungu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahabeddin Vahdat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marchand-Pauvert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118684" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle Ackerley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nazarian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84581-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felician" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105939" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03051442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Corbo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoh&#8217;i Zennou-Azogui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Xerri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Ribot-Ciscar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0341-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Felician" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Breen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.06.048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NCTN5QW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138566v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.04.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJN6QJZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.08.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRSW3VR2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagnini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00883.2015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4549-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.06.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminari Kaneko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Roll" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062475" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DQG6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.01.066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Duclos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Albert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0894-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CCVCPQBC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Roll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Anton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2007.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FJSTLPK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Roll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.12.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MK91SMV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tremblay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gravel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iancu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437970v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Roll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kavounoudias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Roll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.0869e.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437972v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Gilhodes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210050602" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB55A5AE3311D40E8A98BCB1AB93DBEFDFF979C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(99)00302-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2LGR950-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01437974v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199810050-00021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>