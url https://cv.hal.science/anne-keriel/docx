--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2084,307 +2084,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00726759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-Associated Vesicular Transport of an Adenovirus in Motor Neuron Axons</w:t>
+                <w:t xml:space="preserve">Murine APOBEC1 is a powerful mutator of retroviral and cellular RNA in vitro and in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynsey Bilsland</w:t>
+                <w:t xml:space="preserve">Denise Guétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henaff</w:t>
+                <w:t xml:space="preserve">Myrtille Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Weston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000442. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385 (1), pp.65-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994282v1</w:t>
+                <w:t xml:space="preserve">pasteur-00363408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine APOBEC1 is a powerful mutator of retroviral and cellular RNA in vitro and in vivo.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAR-Associated Vesicular Transport of an Adenovirus in Motor Neuron Axons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Guétard</w:t>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Renard</w:t>
+                <w:t xml:space="preserve">Lynsey Bilsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Keriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.043⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00363408v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against retrovirus pathogenesis by SR protein inhibitors.</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Miguel Pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hanniffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Arce-Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI182467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Middlebrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Altamirano-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Araj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00438-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen B. Garcia-Mendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad M. Hielpos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Soler-Llorens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Llor&#233;ns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Quance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lawhon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tod Stuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edwards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Botella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Estrach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Balamurugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Bilsland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000442" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00363408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gu&#233;tard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKWR3S0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004533" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Galer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zabner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.3.1487-1496.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kremer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Hemminki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanerva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bauerschmitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(02)00049-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Egly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Miguel Pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hanniffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Arce-Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI182467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Middlebrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Altamirano-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Araj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00438-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen B. Garcia-Mendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad M. Hielpos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Soler-Llorens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Llor&#233;ns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Quance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lawhon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tod Stuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edwards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Botella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Estrach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Balamurugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00363408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gu&#233;tard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKWR3S0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Bilsland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004533" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Galer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zabner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.3.1487-1496.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kremer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Hemminki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanerva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bauerschmitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(02)00049-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Egly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>