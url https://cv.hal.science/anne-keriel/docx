--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brucella spp. Isolate from a Pac-Man Frog (Ceratophrys ornata) Reveals Characteristics Departing from Classical Brucellae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple and Safe Protocol for Preparing Brucella Samples for Matrix-Assisted Laser Desorption Ionization–Time of Flight Mass Spectrometry Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Soler-Lloréns</w:t>
+                <w:t xml:space="preserve">Sébastien Ranaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Quance</w:t>
+                <w:t xml:space="preserve">Valérie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lawhon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Edwards</w:t>
+                <w:t xml:space="preserve">Victoria Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.449 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02730-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994286v1</w:t>
+                <w:t xml:space="preserve">hal-01909349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Safe Protocol for Preparing Brucella Samples for Matrix-Assisted Laser Desorption Ionization–Time of Flight Mass Spectrometry Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Mesureur</w:t>
+                <w:t xml:space="preserve">A Brucella spp. Isolate from a Pac-Man Frog (Ceratophrys ornata) Reveals Characteristics Departing from Classical Brucellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soler-Lloréns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Quance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ranaldi</w:t>
+                <w:t xml:space="preserve">Sara Lawhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monnin</w:t>
+                <w:t xml:space="preserve">Tod Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Arend</w:t>
+                <w:t xml:space="preserve">John Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (2), pp.449 - 452. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02730-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2016.00116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909349v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput assay for the measurement of uropathogenic Escherichia coli attachment to urinary bladder cells</w:t>
               </w:r>
@@ -2084,307 +2084,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00726759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine APOBEC1 is a powerful mutator of retroviral and cellular RNA in vitro and in vivo.</w:t>
+                <w:t xml:space="preserve">CAR-Associated Vesicular Transport of an Adenovirus in Motor Neuron Axons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Petit</w:t>
+                <w:t xml:space="preserve">Sara Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Guétard</w:t>
+                <w:t xml:space="preserve">Lynsey Bilsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Renard</w:t>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Weston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Keriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 385 (1), pp.65-78. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00363408v1</w:t>
+                <w:t xml:space="preserve">hal-01994282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR-Associated Vesicular Transport of an Adenovirus in Motor Neuron Axons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murine APOBEC1 is a powerful mutator of retroviral and cellular RNA in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Salinas</w:t>
+                <w:t xml:space="preserve">Denise Guétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynsey Bilsland</w:t>
+                <w:t xml:space="preserve">Myrtille Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henaff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">Marc Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385 (1), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01994282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00363408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against retrovirus pathogenesis by SR protein inhibitors.</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Miguel Pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hanniffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Arce-Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI182467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Middlebrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Altamirano-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Araj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00438-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen B. Garcia-Mendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad M. Hielpos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Soler-Llorens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Llor&#233;ns" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Quance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lawhon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tod Stuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edwards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Botella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Estrach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Balamurugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00363408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gu&#233;tard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKWR3S0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Bilsland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004533" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Galer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zabner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.3.1487-1496.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kremer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Hemminki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanerva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bauerschmitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(02)00049-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Egly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05515333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Miguel Pellegrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gorvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hanniffy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Arce-Gorvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI182467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Magnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Salipante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boutrou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sainte-Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;gonde About" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Douine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.22-0228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Middlebrook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Altamirano-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Al Dahouk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Araj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00438-23" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouzic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Desmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Cariou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey T Foster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen B. Garcia-Mendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad M. Hielpos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F. Soler-Llorens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mesureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cotte-Pattat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holzapfel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;callaghan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ranaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02730-15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Llor&#233;ns" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Quance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lawhon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tod Stuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edwards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904936v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karellen Beren Garc&#237;a M&#233;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bragagnolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Callaghan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Botella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Estrach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette C Vergunst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Balamurugan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.06.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Audibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.04.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697QGCD2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Salinas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsey Bilsland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Weston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000442" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00363408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gu&#233;tard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sitbon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLKWR3S0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Grierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004533" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Galer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zabner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Kremer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.3.1487-1496.2006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ren&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kremer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200319111048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Hemminki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanerva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bauerschmitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Smith" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1525-0016(02)00049-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Egly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Staub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Egly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.32.22387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>