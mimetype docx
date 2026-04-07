--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1044,229 +1044,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03864885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Polirsztok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Mimesis, 2022, Cinémas en champ-contrechamp, 9788869763519</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895766v1</w:t>
+                <w:t xml:space="preserve">halshs-03926753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis, 2022, Cinémas en champ-contrechamp, 9788869763519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926753v1</w:t>
+                <w:t xml:space="preserve">hal-04895766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens pratique de l'hospitalité. Accueillir les étrangers en France, 1965-1983</w:t>
               </w:r>
@@ -1467,203 +1467,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin d'Hollywood ? cinématographies nationales et modèle hollywoodien : France, Allemagne, URSS, Chine, 1925-1935</w:t>
+                <w:t xml:space="preserve">Loin d’Hollywood ? Cinématographies nationales et modèle hollywoodien (France, Allemagne, URSS, Chine), 1925-1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Vezyroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Cinémathèque de Toulouse; Nouveau Monde éditions, 2013, 978-2-36583-852-8</w:t>
+              <w:t xml:space="preserve">Paris, Nouveau Monde Editions, 268 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191141v1</w:t>
+                <w:t xml:space="preserve">hal-02865285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin d’Hollywood ? Cinématographies nationales et modèle hollywoodien (France, Allemagne, URSS, Chine), 1925-1935</w:t>
+                <w:t xml:space="preserve">Loin d'Hollywood ? cinématographies nationales et modèle hollywoodien : France, Allemagne, URSS, Chine, 1925-1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Vezyroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paris, Nouveau Monde Editions, 268 p., 2013</w:t>
+              <w:t xml:space="preserve">La Cinémathèque de Toulouse; Nouveau Monde éditions, 2013, 978-2-36583-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865285v1</w:t>
+                <w:t xml:space="preserve">hal-02191141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des estampages chinois du musée Rietberg, Zürich</w:t>
               </w:r>
@@ -1892,243 +1892,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05527063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Mimésis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926728v1</w:t>
+                <w:t xml:space="preserve">halshs-03926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
+                <w:t xml:space="preserve">Éditions Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926764v1</w:t>
+                <w:t xml:space="preserve">halshs-03926728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’invention du cinéma chinois »</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04338924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03512781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17508061.2021.1926637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan-Stephens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Leventopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03513067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;raud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.74162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02191141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Penser-en-Chine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr/lauteur-de-cinema/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pengcheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01084908v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04338924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03512781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17508061.2021.1926637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan-Stephens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Leventopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03513067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;raud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.74162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02191141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Penser-en-Chine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr/lauteur-de-cinema/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pengcheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01084908v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>