--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2194,183 +2194,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions et documentaires cinématographiques chinois</w:t>
+                <w:t xml:space="preserve">Cinéma en Chine (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’Inalco, pp.612-620, 2020, </w:t>
+              <w:t xml:space="preserve">, Presses de l’Inalco, pp.298-306, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.23223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03102581v1</w:t>
+                <w:t xml:space="preserve">halshs-03102585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma en Chine (Le)</w:t>
+                <w:t xml:space="preserve">Fictions et documentaires cinématographiques chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l’Inalco, pp.298-306, 2020, </w:t>
+              <w:t xml:space="preserve">, Presses de l’Inalco, pp.612-620, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.23223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.24628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03102585v1</w:t>
+                <w:t xml:space="preserve">halshs-03102581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chinese production with Hollywood taste</w:t>
               </w:r>
@@ -3062,51 +3062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04338924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03512781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17508061.2021.1926637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan-Stephens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Leventopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03513067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;raud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.74162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02191141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Penser-en-Chine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24628" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr/lauteur-de-cinema/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pengcheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01084908v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04338924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03512781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17508061.2021.1926637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0177" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427087v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan-Stephens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vezyroglou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Leventopoulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03513067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;raud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02860881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.74162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02865285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02191141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Penser-en-Chine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.23223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.24628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr/lauteur-de-cinema/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Pengcheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01084908v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>