--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -324,672 +324,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tracking of continuous acoustics: properties, speech‐specificity and open questions</w:t>
+                <w:t xml:space="preserve">The Interaction of Context Constraints and Predictive Validity during Sentence Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Zoefel</w:t>
+                <w:t xml:space="preserve">René Terporten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Huizeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Heidlmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751920v1</w:t>
+                <w:t xml:space="preserve">hal-04390585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of Context Constraints and Predictive Validity during Sentence Reading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is a Rhythm for the Brain? The Impact of Contextual Temporal Variability on Auditory Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hagoort</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390585v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a Rhythm for the Brain? The Impact of Contextual Temporal Variability on Auditory Perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural tracking of continuous acoustics: properties, speech‐specificity and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+                <w:t xml:space="preserve">Benedikt Zoefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (3), pp.394-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/joc.344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751967v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tracking of speech envelope does not unequivocally reflect intelligibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can rhythm-mediated reward boost learning, memory, and social connection? Perspectives for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohan Dai</w:t>
+                <w:t xml:space="preserve">A. Fiveash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Mcqueen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Ferreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Bouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kösem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moghimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120040⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751991v1</w:t>
+                <w:t xml:space="preserve">hal-04061404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can rhythm-mediated reward boost learning, memory, and social connection? Perspectives for future research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.L. Bouwer</w:t>
+                <w:t xml:space="preserve">Neural tracking of speech envelope does not unequivocally reflect intelligibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kösem</w:t>
+                <w:t xml:space="preserve">Bohan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moghimi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James M Mcqueen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hagoort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.105153. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 272, pp.120040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061404v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distracting linguistic information impairs neural tracking of attended speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mcqueen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Terporten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Rutger Bosker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Riecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1482,51 +1482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hervais-Adelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (7), pp.1242-1250. </w:t>
@@ -1564,90 +1564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relation between Alpha/Beta Oscillations and the Encoding of Sentence induced Contextual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Terporten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Mathijs Schoffelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,159 +2973,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic priming effect on grammatical error detection in second language learners of French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+                <w:t xml:space="preserve">What is a rhythmic context for the brain? Insights into the mechanisms of temporal predictions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timing Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lisbonne, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202068v1</w:t>
+                <w:t xml:space="preserve">hal-05202058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RHYTHMIC PRIMING EFFECTS ON GRAMMATICAL ERROR DETECTION IN SECOND LANGUAGE LEARNERS OF FRENCH</w:t>
+                <w:t xml:space="preserve">Rhythmic priming effect on grammatical error detection in second language learners of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Camici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fiveash</w:t>
@@ -3143,414 +3130,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Timing Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lisbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202054v1</w:t>
+                <w:t xml:space="preserve">hal-05202068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a rhythmic context for the brain? Insights into the mechanisms of temporal predictions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+                <w:t xml:space="preserve">RHYTHMIC PRIMING EFFECTS ON GRAMMATICAL ERROR DETECTION IN SECOND LANGUAGE LEARNERS OF FRENCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Camici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fiveash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202058v1</w:t>
+                <w:t xml:space="preserve">hal-05202054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a rhythmic context for the brain?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural tracking of speech does not unequivocally reflect intelligibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mcqueen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd international conference on Biomagnetism (Biomag)</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Biomagnetism (Biomag)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202050v1</w:t>
+                <w:t xml:space="preserve">hal-05202042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tracking of speech does not unequivocally reflect intelligibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is a rhythmic context for the brain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Hagoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Biomagnetism (Biomag)</w:t>
+              <w:t xml:space="preserve">22nd international conference on Biomagnetism (Biomag)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202042v1</w:t>
+                <w:t xml:space="preserve">hal-05202050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a rhythmic context for the brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3620,64 +3620,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural mechanisms of temporal prediction in probabilistic sensory contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kösem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4194,51 +4194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Zoefel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Dai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Mcqueen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiveash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bouwer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;sem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moghimi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcqueen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Preisig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Riecke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sjerps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015488118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dikker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Assaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gwilliams" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nic.2020.01.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rutger Bosker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hervais-Adelman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01498" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Mathijs Schoffelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56600-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.01.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00074.2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1238495" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040936" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#8203; Gwilliams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01069219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kosem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965016v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K&#246;sem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374758v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Camici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fiveash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Terporten" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Huizeling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hagoort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Zoefel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04061404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiveash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bouwer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;sem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moghimi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Dai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Mcqueen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921147v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcqueen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crneur.2022.100043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Preisig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Riecke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sjerps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015488118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dikker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Florencia Assaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gwilliams" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nic.2020.01.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rutger Bosker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hervais-Adelman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01498" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Mathijs Schoffelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56600-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.01.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Takashima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.07.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00074.2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1238495" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040936" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Florencia Assaneo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#8203; Gwilliams" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01069219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kosem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066074" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>