--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -1191,243 +1191,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in France: An Insight into the Recompositions of the Religious in a Secular-Majority Country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire le rapport de la Commission indépendante sur les abus sexuels dans l’Église au-delà d’une perspective quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brian Conway; Lene Kühle; Francesco Alicino; Gabriel Bîrsan (eds.). </w:t>
+              <w:t xml:space="preserve">Francis Messner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Law, and COVID-19 in Europe: A Comparative Analysis</w:t>
+              <w:t xml:space="preserve">Une violence systémique ? Les agressions sexuelles sur mineurs par des cadres religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helsinki University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.229-246, 2024, 9789523691186. </w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-113, 2024, Rencontres, 9782406172154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33134/HUP-28-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17215-4.p.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905631v1</w:t>
+                <w:t xml:space="preserve">hal-04829807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire le rapport de la Commission indépendante sur les abus sexuels dans l’Église au-delà d’une perspective quantitative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 in France: An Insight into the Recompositions of the Religious in a Secular-Majority Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francis Messner (dir.). </w:t>
+              <w:t xml:space="preserve">Brian Conway; Lene Kühle; Francesco Alicino; Gabriel Bîrsan (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une violence systémique ? Les agressions sexuelles sur mineurs par des cadres religieux</w:t>
+              <w:t xml:space="preserve">Religion, Law, and COVID-19 in Europe: A Comparative Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-113, 2024, Rencontres, 9782406172154. </w:t>
+                <w:t xml:space="preserve">Helsinki University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-246, 2024, 9789523691186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17215-4.p.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33134/HUP-28-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829807v1</w:t>
+                <w:t xml:space="preserve">hal-04905631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular Associations as Vectors of Integration and Production of Non-religion in Contemporary Society. The Case of the League of Education</w:t>
               </w:r>
@@ -1924,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boullu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Airiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.370.0133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ligue-de-l-enseignement-de-1958-a-nos-jours-mutations-d-une-institution-d-education-populaire.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04195412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Levy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9304/faits-religieux-et-medias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hup.fi/site/chapters/e/10.33134/HUP-28-11/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-violence-systemique-les-agressions-sexuelles-sur-mineurs-par-des-cadres-religieux-lire-le-rapport-de-la-commission-independante-sur-les-abus-sexuels-dans-l-eglise-au-dela-d-une-perspective-quantitative.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17215-4.p.0101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boullu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Airiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.370.0133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ligue-de-l-enseignement-de-1958-a-nos-jours-mutations-d-une-institution-d-education-populaire.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04195412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Levy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9304/faits-religieux-et-medias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-violence-systemique-les-agressions-sexuelles-sur-mineurs-par-des-cadres-religieux-lire-le-rapport-de-la-commission-independante-sur-les-abus-sexuels-dans-l-eglise-au-dela-d-une-perspective-quantitative.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17215-4.p.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hup.fi/site/chapters/e/10.33134/HUP-28-11/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>