--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,820 +66,1249 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du monde laïque français depuis 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Portier, Jean-Philippe Schreiber (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et laïcités en France et en Belgique. 1990-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-8004-1939-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le rapport de la Commission indépendante sur les abus sexuels dans l’Église au-delà d’une perspective quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Messner (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une violence systémique ? Les agressions sexuelles sur mineurs par des cadres religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-113, 2024, Rencontres, 9782406172154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17215-4.p.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 in France: An Insight into the Recompositions of the Religious in a Secular-Majority Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brian Conway; Lene Kühle; Francesco Alicino; Gabriel Bîrsan (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Law, and COVID-19 in Europe: A Comparative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helsinki University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-246, 2024, 9789523691186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33134/HUP-28-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secular Associations as Vectors of Integration and Production of Non-religion in Contemporary Society. The Case of the League of Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling, Helge Årsheim (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonreligion in Late Modern Societies. Institutional and Legal Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-127, 2022, Boundaries of Religious Freedom: Regulating Religion in Diverse Societies, 9783030923952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92395-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal arguments against emotions - how the law silences militant disillusionment with the identity evolution of a non-religious organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secularism &amp; Nonreligion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 10 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation, in &amp;quot;Géopolitique des religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe et religion, les faux-semblants de la sécularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Zwilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The League of education: has crisis turned into a method of governance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.71-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemblances et convergences des commissions d’enquête sur les abus sexuels dans l’Église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdr.2105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social, Economic, and Structural Developments of the League of Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ihaddadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.71-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/fpcs.2023.410104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences sexuelles sur mineurs dans l’Église en France : l’enquête de la Commission indépendante sur les abus sexuels (Ciase)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (266), pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les abus sexuels ecclésiastiques. Le travail du groupe de recherches socio-historiques de la Ciase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenauer, de Gasperi, Schuman et le principe de subsidiarité : un « spillover culturel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en formation. Revue d'études sur la construction européenne et le fédéralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (370), pp.133-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eufor.370.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -889,184 +1318,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ligue de l’enseignement de 1958 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 464 p., 2025, Bibliothèque de science politique, 9782406187837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits religieux et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 172 p., 2023, 9782753592001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1076,561 +1505,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcité et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385067v1</w:t>
-              </w:r>
-[...341 lines deleted...]
-                <w:t xml:space="preserve">hal-03705709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Père spirituel et membre de la famille. Enquête sur les abus sexuels commis dans le contexte religieux (1950-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L’inceste face au droit et à la justice : regards croisés des sciences sociales", université de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1640,144 +1726,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences sexuelles dans l'Eglise catholique en France (1950-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lancien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Commission indépendante sur les abus sexuels dans l'Eglise. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1924,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boullu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Airiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.370.0133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ligue-de-l-enseignement-de-1958-a-nos-jours-mutations-d-une-institution-d-education-populaire.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04195412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Levy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9304/faits-religieux-et-medias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-violence-systemique-les-agressions-sexuelles-sur-mineurs-par-des-cadres-religieux-lire-le-rapport-de-la-commission-independante-sur-les-abus-sexuels-dans-l-eglise-au-dela-d-une-perspective-quantitative.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17215-4.p.0101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hup.fi/site/chapters/e/10.33134/HUP-28-11/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705709v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05611286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lancien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100479400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829807v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Airiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boullu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-violence-systemique-les-agressions-sexuelles-sur-mineurs-par-des-cadres-religieux-lire-le-rapport-de-la-commission-independante-sur-les-abus-sexuels-dans-l-eglise-au-dela-d-une-perspective-quantitative.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17215-4.p.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hup.fi/site/chapters/e/10.33134/HUP-28-11/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/HUP-28-11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92395-2_7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Zwilling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.2105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2023.410104" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eufor.370.0133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-ligue-de-l-enseignement-de-1958-a-nos-jours-mutations-d-une-institution-d-education-populaire.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04195412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Levy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9304/faits-religieux-et-medias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05385067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bakir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>