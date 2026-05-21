--- v0 (2026-03-28)
+++ v1 (2026-05-21)
@@ -946,1331 +946,1331 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain à l’exposition : la fabrique des images sensibles dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Adélaïde Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Zelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Transmettre »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Prodig, Oct 2024, Aubervillers campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Becoming a farmer, a trap ? The narrowing of the migratory horizon of Moroccan entrepreneurs in the Provençal countryside”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Adélaïde Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Rural Geographies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groeningen University, Jun 2023, Groeningen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’ouvriers à concurrents : le durcissement des rapports entre les nouveaux agriculteurs marocains et les anciens patrons provençaux dans le système agricole méditerranéen en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Adélaïde Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-CIRAD-SFER, Dec 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la courgette : l’installation des maraîchers marocains dans une huerta méditerranéenne en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les routes des paysages culturels alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains dans la terre, les pieds dans la cité : les agriculteurs marocains, un nouveau profil de producteurs provençaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session thématique « Le travail en agriculture », INP-ENSAT, Dec 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From farm worker to self-employed : when migrants renew an agricultural labour market in crisis. The case of Morrocans in the Comtat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Adélaïde Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RGS-IBG AC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGS, Sep 2020, Londres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du potager à l’exploitation agricole : quand les migrants redynamisent les espaces ruraux. L’exemple des cultivateurs marocains du Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement du Festival International de Géographie - Migrinter, Oct 2019, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour cultiver, cultiver pour rester : l’ancrage par l’agriculture chez les migrants. L’exemple des Marocains dans le Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, May 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merci papa et maman, mais je ne vous dirais rien : quand la pratique de terrain recompose l’(a)sociabilité du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain et individualité : quand l’espace de travail devient espace de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prodig, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier, cultiver, s’approprier : accéder à la terre par les pratiques informelles pour des populations migrantes. Le cas des cultivateurs marocains du Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Doctorales Foncier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural entrepreneurship as a means for migrants integration in rural spaces. The case of Morrocans in the Comtat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclarer, frauder, négocier : Les mutations des pratiques informelles dans l’espace rural comtadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées rurales 2016 - 25 ans de Dynamiques Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dynamiques Rurales, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « cultivateurs » marocains du Comtat : paysans ou négociants autour de la ville ? Un nouveau type d’acteurs entre urbanité et ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Petites Paysanneries : Les petites paysanneries et la ville. Un mariage de raisons ..Hommage aux travaux de Nicole Mathieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Petites Paysanneries, Oct 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peillarots, Fellahs et Peones , des étranger·es à pied d’œuvre dans l’agriculture méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Adelaïde Lascaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlla Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mésini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des étrangers dans les champs, entre espoir et relégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873984v1</w:t>
-              </w:r>
-[...1173 lines deleted...]
-                <w:t xml:space="preserve">hal-02447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ad&#233;la&#239;de Lascaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Z&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r36" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Adela&#239;de Lascaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r7y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zelia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03780407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ad&#233;la&#239;de Lascaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Z&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r36" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Adela&#239;de Lascaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12suk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r7y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rigaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Zelia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447256v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03780407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSE3015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>