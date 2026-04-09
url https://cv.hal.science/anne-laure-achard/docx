--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1514,277 +1514,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation sur les Zones Tampons : limiter les transferts de contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dad Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Morbois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Tournebize</w:t>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609860v1</w:t>
+                <w:t xml:space="preserve">hal-05339095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-François Le Lay</w:t>
+                <w:t xml:space="preserve">Formation sur les Zones Tampons : limiter les transferts de contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t>
+              <w:t xml:space="preserve">49e congrès du Groupe Français de recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339095v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the bocage of Brittany (f) mitigate floods ? From scientific controversies to public debate</w:t>
               </w:r>
@@ -2118,541 +2118,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which alternatives tools for bibliometrics in an research institute?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Baligand</w:t>
+                <w:t xml:space="preserve">Les archives ouvertes au Cemagref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IAMSLIC Conference, 5th AFRIAMSLIC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zanzibar, France. 9 p</w:t>
+              <w:t xml:space="preserve">Journées d'études ADBS : Les archives ouvertes en 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654810v1</w:t>
+                <w:t xml:space="preserve">hal-02596776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access publishing and peer reviews : new models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which alternatives tools for bibliometrics in an research institute?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
+                <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world", Mar del plata, ARG, 17-21/10/2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Argentina. pp.105-110</w:t>
+              <w:t xml:space="preserve">37th IAMSLIC Conference, 5th AFRIAMSLIC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zanzibar, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00601715v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives ouvertes au Cemagref</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open access publishing and peer reviews : new models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Achard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ADBS : Les archives ouvertes en 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France. pp.25</w:t>
+              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world", Mar del plata, ARG, 17-21/10/2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Argentina. pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596776v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00601715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives ouvertes au Cemagref : historique et processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open access publishing and peer reviews: new models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raidelet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OMER des bibliothécaires et documentalistes en sciences de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cherbourg, France. pp.38</w:t>
+              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mar del plata, Argentina. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593654v1</w:t>
+                <w:t xml:space="preserve">hal-02593555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access publishing and peer reviews: new models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les archives ouvertes au Cemagref : historique et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giansily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raidelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mar del plata, Argentina. pp.5</w:t>
+              <w:t xml:space="preserve">Journées OMER des bibliothécaires et documentalistes en sciences de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cherbourg, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593555v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin d'une publication : conseils bibliographiques et bibliométriques à destination des auteurs</w:t>
               </w:r>
@@ -2966,90 +2966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de Cemagref Publications en archive ouverte institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des professionnels de l'IST, Nancy (FRA), 19-21 Juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème réunion EURASLIC "Smooth sailing: crossing the boundaries in aquatic sciences information management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Kiel, Germany. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3631,234 +3631,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Poirier</w:t>
+                <w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Achard</w:t>
+                <w:t xml:space="preserve">Dalila Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. F. Le Lay</w:t>
+                <w:t xml:space="preserve">Nicolas Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+                <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sitthida Samath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607990v1</w:t>
+                <w:t xml:space="preserve">hal-01898051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,359 +3865,363 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marois</w:t>
+                <w:t xml:space="preserve">A. L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitthida Samath</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. F. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898047v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4240,433 +4240,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Open Access (support de communication)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Samath</w:t>
+                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607987v1</w:t>
+                <w:t xml:space="preserve">hal-01898047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sitthida Samath</w:t>
+                <w:t xml:space="preserve">L'Open Access (support de communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898055v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t>
+                <w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898051v1</w:t>
+                <w:t xml:space="preserve">hal-01898055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irstea Publications / CemOA: what future for a scientific and technical database?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 Biennial EURASLIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Varna, Bulgaria. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAMSLIC Annual Conference &amp; 13th Biennial EURASLIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brugge, Belgium. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which librarians for tomorrow ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,90 +5395,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which alternative tools for bibliometrics in an research institute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,445 +5614,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la définition d'une formation sur les zones tampons. Besoins de formation. Contenu et organisation proposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Liger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6205,263 +6205,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Liger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609378v1</w:t>
+                <w:t xml:space="preserve">hal-02609379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Liger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Morbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609379v1</w:t>
+                <w:t xml:space="preserve">hal-02609378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>