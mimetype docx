--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -4119,51 +4119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t>
+                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -4216,75 +4216,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898059v1</w:t>
+                <w:t xml:space="preserve">hal-01898047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
+                <w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -4337,51 +4337,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898047v1</w:t>
+                <w:t xml:space="preserve">hal-01898059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Open Access (support de communication)</w:t>
               </w:r>
@@ -5614,284 +5614,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780339v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>