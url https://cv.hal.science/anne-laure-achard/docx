--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2118,541 +2118,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives ouvertes au Cemagref</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which alternatives tools for bibliometrics in an research institute?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Achard</w:t>
+                <w:t xml:space="preserve">A. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études ADBS : Les archives ouvertes en 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France. pp.25</w:t>
+              <w:t xml:space="preserve">37th IAMSLIC Conference, 5th AFRIAMSLIC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Zanzibar, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596776v1</w:t>
+                <w:t xml:space="preserve">hal-00654810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which alternatives tools for bibliometrics in an research institute?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open access publishing and peer reviews : new models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jannès Ober</w:t>
+                <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IAMSLIC Conference, 5th AFRIAMSLIC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Zanzibar, France. 9 p</w:t>
+              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world", Mar del plata, ARG, 17-21/10/2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Argentina. pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654810v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00601715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access publishing and peer reviews : new models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les archives ouvertes au Cemagref</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world", Mar del plata, ARG, 17-21/10/2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Argentina. pp.105-110</w:t>
+              <w:t xml:space="preserve">Journées d'études ADBS : Les archives ouvertes en 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00601715v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access publishing and peer reviews: new models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les archives ouvertes au Cemagref : historique et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giansily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raidelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Mar del plata, Argentina. pp.5</w:t>
+              <w:t xml:space="preserve">Journées OMER des bibliothécaires et documentalistes en sciences de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cherbourg, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593555v1</w:t>
+                <w:t xml:space="preserve">hal-02593654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives ouvertes au Cemagref : historique et processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open access publishing and peer reviews: new models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raidelet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OMER des bibliothécaires et documentalistes en sciences de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cherbourg, France. pp.38</w:t>
+              <w:t xml:space="preserve">36th IAMSLIC conference, " Netting Knowledge: 2 hemispheres - one world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mar del plata, Argentina. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593654v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chemin d'une publication : conseils bibliographiques et bibliométriques à destination des auteurs</w:t>
               </w:r>
@@ -2966,90 +2966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de Cemagref Publications en archive ouverte institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des professionnels de l'IST, Nancy (FRA), 19-21 Juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème réunion EURASLIC "Smooth sailing: crossing the boundaries in aquatic sciences information management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Kiel, Germany. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3631,51 +3631,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t>
+                <w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -3728,75 +3728,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898051v1</w:t>
+                <w:t xml:space="preserve">hal-01898044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #1 &amp;quot;L’Open Access ? Je maîtrise !</w:t>
+                <w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -3849,321 +3849,321 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898044v1</w:t>
+                <w:t xml:space="preserve">hal-01898063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #6 &amp;quot;L’Open Access ce n’est pas pour moi !</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. F. Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux-Michollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898063v1</w:t>
+                <w:t xml:space="preserve">hal-02607990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitthida Samath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607990v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #2 &amp;quot;Publier en Open Access, ce n’est pas sérieux !</w:t>
+                <w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -4216,317 +4216,317 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898047v1</w:t>
+                <w:t xml:space="preserve">hal-01898059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #5 &amp;quot;L’Open Access, c’est la mort de l’édition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sitthida Samath</w:t>
+                <w:t xml:space="preserve">L'Open Access (support de communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898059v1</w:t>
+                <w:t xml:space="preserve">hal-02607987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Open Access (support de communication)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Samath</w:t>
+                <w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitthida Samath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607987v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idée reçue #4 &amp;quot;L’Open Access facilite le plagiat</w:t>
+                <w:t xml:space="preserve">Idée reçue #3 &amp;quot;L’Open Access, les éditeurs sont contre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Boudia</w:t>
@@ -4579,94 +4579,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée Open Access Week Lyon oawlyon2018 "Bibliothèques et chercheurs : la science ouverte en commun"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898055v1</w:t>
+                <w:t xml:space="preserve">hal-01898051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irstea Publications / CemOA: what future for a scientific and technical database?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 Biennial EURASLIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Varna, Bulgaria. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IAMSLIC Annual Conference &amp; 13th Biennial EURASLIC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brugge, Belgium. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jannès Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which librarians for tomorrow ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,90 +5395,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which alternative tools for bibliometrics in an research institute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Regolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,192 +5614,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de mise en œuvre de l'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,179 +5811,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae; IFREMER. 2022, Chapitre 2, 69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur la définition d'une formation sur les zones tampons. Besoins de formation. Contenu et organisation proposés</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
@@ -6299,75 +6299,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609379v1</w:t>
+                <w:t xml:space="preserve">hal-02609378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Formation complète (3 modules)</w:t>
+                <w:t xml:space="preserve">Formation Zones tampons : limiter les transferts de contaminants. Module 1 : Les fondamentaux (e-learning en accès libre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
@@ -6417,51 +6417,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609378v1</w:t>
+                <w:t xml:space="preserve">hal-02609379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35496-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34945-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14863-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325556v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Constant Grimault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654810v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jann&#232;s Ober" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raidelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586273v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581610v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitthida Samath" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607987v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samath" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carvallo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00668741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601545v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>