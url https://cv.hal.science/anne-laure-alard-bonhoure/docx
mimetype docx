--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,684 +66,684 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesses en crises : Techniques de gestion et écritures comptables à l’abbaye de Saint-Martin de Pontoise (années 1320 - années 1490)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Sorbonne, 2025, 979-10-351-1011-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Église, seigneuries et communautés : la dynamique des institutions non étatiques (VIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Cyrille Hautcoeur; Catherine Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire économique et sociale : la France, de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés Composés, pp. 277-301, 2025, 979-1-0404-0628-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prieuré Saint-Pierre d’Amblainville au lendemain de la guerre de Cent Ans : les causes d’une lente reconstruction</w:t>
+                <w:t xml:space="preserve">Appréhender la pauvreté en milieu rural : mécanismes d’appauvrissement et réactions seigneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandro Carocci; Laurent Feller; Ana Rodriguez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fruits de la terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les économies de la pauvreté au Moyen Âge en Europe méditerranéenne, IXe-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez; Publications de l'École française de Rome, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1468z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05242235v1</w:t>
+                <w:t xml:space="preserve">hal-05242259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la pauvreté en milieu rural : mécanismes d’appauvrissement et réactions seigneuriales</w:t>
+                <w:t xml:space="preserve">Le prieuré Saint-Pierre d’Amblainville au lendemain de la guerre de Cent Ans : les causes d’une lente reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies de la pauvreté au Moyen Âge en Europe méditerranéenne, IXe-XVe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les fruits de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.215-228, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1468z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242259v1</w:t>
+                <w:t xml:space="preserve">hal-05242235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d’un outil de gestion : enquête codicologique sur le registre 9H2 de l’abbaye de Saint-Martin de Pontoise (1328-1603)</w:t>
+                <w:t xml:space="preserve">Le fait martinien et l’abbaye de Saint-Martin de Pontoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrer par l’écrit (XIIe-XVe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 979-10-351-0299-9</w:t>
+              <w:t xml:space="preserve">Un Nouveau Martin. Essor et renouveaux de la figure de saint Martin (IVe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956667v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’un outil de gestion : enquête codicologique sur le registre 9H2 de l’abbaye de Saint-Martin de Pontoise (1328-1603)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harmony Dewez; Lucie Tryoen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrer par l’écrit (XIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.111-134, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le fait martinien et l’abbaye de Saint-Martin de Pontoise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Beck; Christine Bousquet-Labouérie; Bruno Judic; Élisabeth Lorans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Nouveau Martin. Essor et renouveaux de la figure de saint Martin (IVe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait martinien et l’abbaye de Saint-Martin de Pontoise</w:t>
+                <w:t xml:space="preserve">Histoire d’un outil de gestion : enquête codicologique sur le registre 9H2 de l’abbaye de Saint-Martin de Pontoise (1328-1603)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
+              <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un Nouveau Martin. Essor et renouveaux de la figure de saint Martin (IVe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Administrer par l’écrit (XIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 979-10-351-0299-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05242199v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -833,51 +833,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de la relance : rémunérer le travail en sortie de crise (XIVe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Le prix de la relance : rémunérer le travail en sortie de crise ( XIV e - XV e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
@@ -887,198 +887,198 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.222.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956516v1</w:t>
+                <w:t xml:space="preserve">hal-05242205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de la relance : rémunérer le travail en sortie de crise ( XIV e - XV e siècle)</w:t>
+                <w:t xml:space="preserve">Lente et patiente reconstruction : les moines de Saint-Martin de Pontoise face à la crise du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Léoncel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les communautés religieuses et villageoises dans la reconstruction économique à la fin du Moyen Âge, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242205v1</w:t>
+                <w:t xml:space="preserve">hal-05242276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lente et patiente reconstruction : les moines de Saint-Martin de Pontoise face à la crise du XVe siècle</w:t>
+                <w:t xml:space="preserve">Le prix de la relance : rémunérer le travail en sortie de crise (XIVe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Léoncel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 702 (2), pp.267-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.222.0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242276v1</w:t>
+                <w:t xml:space="preserve">hal-03956516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’outil personnel à la preuve de gestion</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1468z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242259v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/medie.083.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.222.0267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1468z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956658v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/medie.083.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.222.0267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03956537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>