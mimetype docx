--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -799,165 +799,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Constitution, les Français et les opinions dissidentes : une histoire de piano et de tabouret</w:t>
+                <w:t xml:space="preserve">L'absence de reconnaissance des règlements communautaires en tant que normes de référence du contrôle de constitutionnalité des lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 04, pp.513</w:t>
+              <w:t xml:space="preserve">, 2010, 02, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02226817v1</w:t>
+                <w:t xml:space="preserve">halshs-02226775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'absence de reconnaissance des règlements communautaires en tant que normes de référence du contrôle de constitutionnalité des lois</w:t>
+                <w:t xml:space="preserve">La Constitution, les Français et les opinions dissidentes : une histoire de piano et de tabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 02, pp.233</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02226775v1</w:t>
+                <w:t xml:space="preserve">halshs-02226817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévalence des principes généraux du droit communautaire sur la loi nationale</w:t>
               </w:r>
@@ -1416,310 +1416,310 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élaboration des décisions des cours constitutionnelles et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Arlettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslaw Granat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et Justice. 2017, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01568492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau mode de rédaction des décisions du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment rédiger une décision de justice au XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582244v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">halshs-01568492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1968,51 +1968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.005.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04585143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Peyroux-Sissoko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03582244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maestracci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Arlettaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Granat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-01555684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04346690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.005.0001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220787v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04585143v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fortier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Peyroux-Sissoko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Antoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Arlettaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Granat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03582244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maestracci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-01555684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>