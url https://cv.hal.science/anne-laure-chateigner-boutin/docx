--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -11321,51 +11321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEA06FA1"/>
+    <w:nsid w:val="A430157E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>