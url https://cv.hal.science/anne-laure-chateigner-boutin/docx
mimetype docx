--- v1 (2026-05-02)
+++ v2 (2026-05-31)
@@ -159,195 +159,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: a case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Marais</w:t>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358079v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the structural variability in developing wheat grains using autofluorescence multispectral imaging at the macroscopic scale</w:t>
               </w:r>
@@ -431,4025 +431,4159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
+                <w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056508v1</w:t>
+                <w:t xml:space="preserve">hal-05358079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622545v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736294v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261403v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 306, pp.110845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.110845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261408v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polymères de mannose en production animale. 1. focus sur les structures chimiques rencontrées dans les aliments et les propriétés biologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Alleman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4633⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195900v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Les polymères de mannose en production animale. 1. focus sur les structures chimiques rencontrées dans les aliments et les propriétés biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619011v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-excitation hyperspectral autofluorescence imaging for the exploration of biological samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620782v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the putative structure of mannan in wheat (Triticum aestivum) endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlayna Sterner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 224, pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing pericarp of maize: A model to study arabinoxylan synthesis and feruloylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Multi-excitation hyperspectral autofluorescence imaging for the exploration of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiyeh Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01476⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1062, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546427v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding maize for silage and biofuel production, an illustration of a step forward with the genome sequence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Developing pericarp of maize: A model to study arabinoxylan synthesis and feruloylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose J. Ordaz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245202v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
+                <w:t xml:space="preserve">Breeding maize for silage and biofuel production, an illustration of a step forward with the genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">Yves Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
+                <w:t xml:space="preserve">Audrey Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Dominique Dénoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242, pp.310-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640973v1</w:t>
+                <w:t xml:space="preserve">hal-01245202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome evolution of wheat (Triticum aestivum L.) aleurone layer at fifteen stages of grain development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endomembrane proteomics reveals putative enzymes involved in cell wall metabolism in wheat grain outer layers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayesha Tasleem-Tahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Viala</w:t>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2649-2658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248130v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome evolution of wheat (Triticum aestivum L.) aleurone layer at fifteen stages of grain development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongyao Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+                <w:t xml:space="preserve">Ayesha Tasleem-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982291v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongyao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
+              <w:t xml:space="preserve">, 2014, vol. 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636910v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E domains of pentatricopeptide repeat proteins from different organelles are not functionally equivalent for RNA editing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12180⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645121v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+                <w:t xml:space="preserve">The E domains of pentatricopeptide repeat proteins from different organelles are not functionally equivalent for RNA editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Francin-Allami</w:t>
+                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Partier</w:t>
+                <w:t xml:space="preserve">Sota Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchet</w:t>
+                <w:t xml:space="preserve">Kenji Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (6), pp.935-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03261448v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
+                <w:t xml:space="preserve">Identification of glycosyltransferases involved in cell wall synthesis of wheat endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+                <w:t xml:space="preserve">M. Suliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marçal Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">M. Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">A. Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651049v1</w:t>
+                <w:t xml:space="preserve">hal-03261448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall deposition and metabolism in wheat grain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.67-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650934v1</w:t>
+                <w:t xml:space="preserve">hal-02651049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
+                <w:t xml:space="preserve">Cell wall deposition and metabolism in wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (1), pp.91 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645122v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organellar RNA editing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OTP70 is a pentatricopeptide repeat protein of the E subgroup involved in splicing of the plastid transcript rpoC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colas Des Francs-Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kahlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra K. Tanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wrna.72⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.532-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04441.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02645431v1</w:t>
+                <w:t xml:space="preserve">hal-02645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant RNA editing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Organellar RNA editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.493 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wrna.72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02659692v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Plant RNA editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delannoy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ian Small</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (2), pp.213-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02660433v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis gene YS1 encoding a DYW protein is required for editing of rpoB transcripts and the rapid development of chloroplasts during early growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pentatricopeptide Repeat Proteins with the DYW Motif Have Distinct Molecular Functions in RNA Editing and RNA Cleavage in Arabidopsis Chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Cheng</w:t>
+                <w:t xml:space="preserve">K. Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Yap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">T. Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sugita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03766.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.064667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660638v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of New Arabidopsis Chloroplast RNA Editing Mutants Reveals General Features of Editing Factors and Their Target Sites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis gene YS1 encoding a DYW protein is required for editing of rpoB transcripts and the rapid development of chloroplasts during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Shikanai</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071472⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.82-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03766.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660210v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLB19, a pentatricopeptide repeat protein required for editing ofrpoAandclpPchloroplast transcripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Study of New Arabidopsis Chloroplast RNA Editing Mutants Reveals General Features of Editing Factors and Their Target Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Okuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Tanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria de La Luz Gutierrez-Nava</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shikanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03634.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (11), pp.3686-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658629v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid high-throughput method for the detection and quantification of RNA editing based on high-resolution melting of amplicons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">CLB19, a pentatricopeptide repeat protein required for editing ofrpoAandclpPchloroplast transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricela Ramos-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Guevara-Garci­a</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La Luz Gutierrez-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm640⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.590-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03634.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669175v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotype Allelic Variation in C-to-U Editing Extent of a Mitochondrial Transcript Identifies RNA-Editing Quantitative Trait Loci in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A rapid high-throughput method for the detection and quantification of RNA editing based on high-resolution melting of amplicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maureen Hanson</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.069013⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.e114-e114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677496v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental co-variation of RNA editing extent of plastid editing sites exhibiting similar cis-elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ecotype Allelic Variation in C-to-U Editing Extent of a Mitochondrial Transcript Identifies RNA-Editing Quantitative Trait Loci in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bentolila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Hanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg354⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (4), pp.2006-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.069013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677494v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene encoding a germin-like protein, identified by a cDNA-AFLP approach, is specifically expressed during germination of Phaseolus vulgaris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+                <w:t xml:space="preserve">Developmental co-variation of RNA editing extent of plastid editing sites exhibiting similar cis-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Teulat-Merah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maureen Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (10), pp.2586-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681801v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-competition in transgenic chloroplasts expressing single editing sites reveals shared cis elements.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A gene encoding a germin-like protein, identified by a cDNA-AFLP approach, is specifically expressed during germination of Phaseolus vulgaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Ricoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 217, pp.466-475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.22.24.8448-8456.2002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682098v1</w:t>
+                <w:t xml:space="preserve">hal-02681801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-competition in transgenic chloroplasts expressing single editing sites reveals shared cis elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen R Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (24), pp.8448-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.22.24.8448-8456.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Germination-associated changes in the transcript content of pea seedling lipoxygenases. Lipoxygenase-g: a new marker of axis growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 208 (4), pp.606-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004250050599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,6259 +4593,6380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les effets du réchauffement climatique sur le grain de blé en vue d'améliorer la stabilité de la qualité boulangère des récoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vancostenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear unmixing of a series of hyperspectral Raman images to reveal variations of outer layers during wheat grain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, András Gorzsás, Umeå University, Umeå, Sweden; Notburga Gierlinger, BOKU, Vienna, Austria; Barbara Hinterstoisser, BOKU, Vienna, Austria; Jessica Huss, BOKU, Vienna, Austria; Sabine Rosner, BOKU, Vienna, Austria; Marie-Françoise Devaux, INRAE-Nantes, France; Fabienne Guillon, INRAE-Nantes, France; Cécile Barron, INRAE-Montpellier, France; Catherine Deborde, INRAE-Nantes, France, Sep 2024, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for wheat varieties resistant to heat stress and with stable bread-making quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Cereal and Bread Congress (ICBC24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’images et modélisation pour la morphologie de tissus végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D.Q. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès Association Française d’Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Histotechnologie, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELUCIDATION OF THE STRUCTURE AND BIOSYNTHESIS OF WHEAT GRAIN MANNAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le péricarpe du grain de maïs : un modèle pour étudier la synthèse et la féruloylation des arabinoxylanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Juan Ordaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell walls of maternal tissues in the developing wheat grain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Plant Cell Wall Biology (PCWB2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Research Council (ARC). AUS., Jul 2014, Palm Cove, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique O-méthyltransférase chez la plante modèle des céréales &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par TILLING et étude de mutants ponctuels de l’acide caféique Ométhyltransférasechez la plante modèle des graminées Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Séverine Ho-Yue-Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., Jul 2014, Amiens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des parois cellulaires dans le développement du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines (Graines 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the cell wall of the wheat endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachypodium distachyon grain: development-associated changes in morphology and storage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Brachypodium Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de protéomique sub-cellulaire pour identifier les glycosyltransférases impliquées dans la synthèse des arabinoxylanes dans l'albumen du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Partier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR mutants highlight the complexity of RNA metabolism in chloroplast and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the Federation of European Societies of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Physiology, Aug 2008, Tampere (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene and auxin interplay throughout fruit development and Ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Cassan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on the Plant Hormone Ethylene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Pise (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and expression of a gene encoding a germin-like protein in common bean (Phaseolus vulgaris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Seeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transcrits codant pour les lipoxygénases au cours de la germination des graines de pois (Pisum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Doctorants en Sciences Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of seaweed and wheat grain by magnetic resonance imaging: Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Rodrigues de Araujo Alves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans (Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
+                <w:t xml:space="preserve">Conditions pédoclimatiques, pratiques culturales et qualité des graines de lentille Anicia : une étude participative pour l'amélioration variétale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848632v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between the pedoclimatic conditions of cultivation, the appearance and the canning quality of green lentil seeds of the Anicia variety?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823503v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Is there a relationship between the pedoclimatic conditions of cultivation, the appearance and the canning quality of green lentil seeds of the Anicia variety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Papineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">17th ICC International Cereal and Bread Congress (ICBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279877v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280072v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imageries multiéchelles et multispectrales en fluorescence dans l’UV-visible et l’UV profond pour le suivi des couches externes du grain de blé au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillon Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Helary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">9ème JST du Réseau des Microscopistes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cavité apoplastique du grain de blé contient un « gel » d'arabinoxylanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. , 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786892v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La cavité apoplastique du grain de blé contient un « gel » d'arabinoxylanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Wilkinson</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cell Wall Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Asilomar, Californie, United States. , 2018</w:t>
+              <w:t xml:space="preserve">12. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787497v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the biochemical structure, the biosynthesis and the biological function of mannan, the third most abundant cell wall polysaccharide present in wheat endosperm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">8. Cell Wall Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Asilomar, Californie, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793364v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Investigating the biochemical structure, the biosynthesis and the biological function of mannan, the third most abundant cell wall polysaccharide present in wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowan Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. , 2015</w:t>
+              <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793974v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des parois et des machineries de biosynthèse dans différents tissus grain de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798267v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité des parois et des machineries de biosynthèse dans différents tissus grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amiens, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808784v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Brachypodium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Modène, Italy. 2013</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804010v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Identification and study of &amp;lt;em&amp;gt;Brachypodium distachyon&amp;lt;/em&amp;gt; COMT TILLING mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Séverine Ho Yue Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine M. Bouvier d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
+              <w:t xml:space="preserve">1. International Brachypodium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Modène, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809029v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain de Brachypodium distachyon : évolution de la morphologie et accumulation des substances de réserve au cours du développement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Focus on cell wall biogenesis in wheat grain using sub-cellular proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Francin Allami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhtadi Suliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
+              <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803832v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles for RNA editing factors in leaf development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Grain de Brachypodium distachyon : évolution de la morphologie et accumulation des substances de réserve au cours du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Edimbourg, United Kingdom. , 142 p., 2009, 20th International Conference on Arabidopsis Research</w:t>
+              <w:t xml:space="preserve">3. Colloque National du Réseau Français de Biologie des Graines (Graines 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757371v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RNA editing mutants as tools to study coordination of nuclear and organellar gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Roles for RNA editing factors in leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bersoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hammani</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Retrograde Signaling in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. , 2009</w:t>
+              <w:t xml:space="preserve">20. International Conference on Arabidopsis Research (ICAR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Edimbourg, United Kingdom. , 142 p., 2009, 20th International Conference on Arabidopsis Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820227v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the RNA editing machinery and function in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Using RNA editing mutants as tools to study coordination of nuclear and organellar gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing: "Roles of RNA and DNA Editing and Modification in Cellular Function"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Galveston, Texas, United States. , 2009</w:t>
+              <w:t xml:space="preserve">1. International Conference on Retrograde Signaling in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818701v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the plant organellar RNA editing machinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Characterising the RNA editing machinery and function in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Yap</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hammani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing: "Roles of RNA and DNA Editing and Modification in Cellular Function"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Galveston, Texas, United States. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824832v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for RNA editing in the regulation of plastid-encoded polymerase activity</w:t>
+                <w:t xml:space="preserve">Characterising the plant organellar RNA editing machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hammani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816997v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis QTLs affecting RNA editing in mitochondria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">A role for RNA editing in the regulation of plastid-encoded polymerase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bersoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kahlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maureen Hanson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Mitochondrial Biology (ICPMB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nara, Japan. , 2007</w:t>
+              <w:t xml:space="preserve">Leopoldina-Symposium “Molecular Genetics of Chloroplasts and Mitochondria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Berlin, Germany. , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814565v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the tomato Aux/IAA gene family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis QTLs affecting RNA editing in mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bentolila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. France-Japan Workshop on Plant Sciences: Cellular Signalling and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. , 2005</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Mitochondrial Biology (ICPMB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nara, Japan. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827215v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the role of DR12, a tomato ARF-like gene, in fruit ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the tomato Aux/IAA gene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auxin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Kolympari, Greece. 2004</w:t>
+              <w:t xml:space="preserve">10. France-Japan Workshop on Plant Sciences: Cellular Signalling and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. , 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829578v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing of chloroplast transcripts in vitro</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the role of DR12, a tomato ARF-like gene, in fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Northeast Sectional Meeting of the American Society for Plant Biologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Providence, Rhode Island, United States. 2004</w:t>
+              <w:t xml:space="preserve">Auxin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Kolympari, Greece. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827214v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro analysis of chloroplast editing in tobacco, pea, and Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Editing of chloroplast transcripts in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Hegeman-Crim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Hanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Ventura, Californie, United States. , 2003</w:t>
+              <w:t xml:space="preserve">Northeast Sectional Meeting of the American Society for Plant Biologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Providence, Rhode Island, United States. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827213v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-competition in transgenic chloroplasts expressing single editing sites implicates shared cis- and trans-elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">In vitro analysis of chloroplast editing in tobacco, pea, and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Hegeman-Crim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Hanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on RNA Editing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Ventura, Californie, United States. , 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827212v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-competition in transgenic chloroplasts expressing single editing sites implicates shared cis- and trans-elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research Conference on RNA Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Ventura, Californie, United States. , 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les lipoxygénases et la qualité des semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biologie et Qualité des Semences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Angers, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10721,371 +10976,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferulic and coumaric acids in the cereal grain: Occurrence, biosynthesis, biological and technological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Elsevier, pp.169-213, 2022, Lignin and hydroxycinnamic acids: biosynthesis and the buildup of the cell wall, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Cell Wall Polysaccharides in Storage Organs: Xylans (Food Applications)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Chemistry, Molecular Sciences and Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-0-12-409547-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.01493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and Expression of a Gene Encoding a Germin-like Protein in Common Bean (Phaseolus vulgaris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology of Seeds: Recent Research Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11095,165 +11350,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosperm cavity of wheat grains contains a highly hydrated gel of arabinoxylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11321,51 +11576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A430157E"/>
+    <w:nsid w:val="38122BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11552,51 +11807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-chateigner-boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9255-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1580426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4633" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiyeh Ghaffari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abdollahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245202v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SNR59SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Fujii" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Okuda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650934v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.02.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9519B3FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.72" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/690656E3A0409AD073B67340E02DC3577A801957/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Tanz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shikanai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071472" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm640" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentolila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hanson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg354" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ricoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen R Hanson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.24.8448-8456.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Deunff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jalouzot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050599" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93366C9FB090B738601775FFCBF6B7F60DF7D213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalouzot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mitchell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803832v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bentolila" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elliot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829578v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hegeman-Crim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Halter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842006v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loiseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268886v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472014931" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.01493-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280082v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-chateigner-boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9255-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497046v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1580426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.110845" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlayna Sterner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115063" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiyeh Ghaffari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abdollahi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose J. Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SNR59SC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhtadi Suliman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colas Des Francs-Small" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sota Fujii" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Okuda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra K. Tanz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suliman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francin-Allami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Partier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.10.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5KX3HDP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.02.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9519B3FM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahlau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04441.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/690656E3A0409AD073B67340E02DC3577A801957/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okuda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delannoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugita" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.064667" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Cheng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Yap" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03766.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Tanz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shikanai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Ramos-Vega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guevara-Garci&#173;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Luz Gutierrez-Nava" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03634.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Small" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677496v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentolila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hanson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Ricoult" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen R Hanson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.24.8448-8456.2002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Deunff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Jalouzot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250050599" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93366C9FB090B738601775FFCBF6B7F60DF7D213/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rodrigues de Araujo Alves Cruz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vancostenoble" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Ordaz-Ortiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837418v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho Yue Kuang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-S&#233;verine Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Antelme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Le Bris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lapierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitpas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810384v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin Allami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalouzot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189983v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bresson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279877v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillon Fabienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Helary" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798267v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808784v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M. Bouvier d'Yvoire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809029v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hammani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818701v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824832v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816997v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814565v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bentolila" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elliot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hegeman-Crim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Halter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626206v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780124095472014931" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.01493-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280082v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149665v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>