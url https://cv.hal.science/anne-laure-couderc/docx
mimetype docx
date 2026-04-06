--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -213,563 +213,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery Versus Stereotactic Radiotherapy in Patients over 75 Years Treated for Stage IA–IIA NSCLC</w:t>
+                <w:t xml:space="preserve">Guidelines to optimise ePROs monitoring for older patients under systemic cancer treatment from the French Society of Geriatric oncology (SoFOG) based on a delphi consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galdric Oliver</w:t>
+                <w:t xml:space="preserve">Poppy Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+                <w:t xml:space="preserve">Mathilde Cancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Fourdrain</w:t>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Zaccariotto</w:t>
+                <w:t xml:space="preserve">Claire Falandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.677. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.102722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers17040677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479401v1</w:t>
+                <w:t xml:space="preserve">hal-05479388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to optimise ePROs monitoring for older patients under systemic cancer treatment from the French Society of Geriatric oncology (SoFOG) based on a delphi consensus</w:t>
+                <w:t xml:space="preserve">Surgery Versus Stereotactic Radiotherapy in Patients over 75 Years Treated for Stage IA–IIA NSCLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Evenden</w:t>
+                <w:t xml:space="preserve">Galdric Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cancel</w:t>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+                <w:t xml:space="preserve">Alex Fourdrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Falandry</w:t>
+                <w:t xml:space="preserve">Audrey Zaccariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (8), pp.102722. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17040677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479388v1</w:t>
+                <w:t xml:space="preserve">hal-05479401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
+                <w:t xml:space="preserve">Is adjuvant chemotherapy beneficial in NSCLC patients over 75? Insights from a retrospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bretelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yohann Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bernard</w:t>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (10), pp.110307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2025.110307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479415v1</w:t>
+                <w:t xml:space="preserve">hal-05479393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adjuvant chemotherapy beneficial in NSCLC patients over 75? Insights from a retrospective analysis</w:t>
+                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Vincent</w:t>
+                <w:t xml:space="preserve">Fanny Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Enoch</w:t>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+                <w:t xml:space="preserve">Fanny Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (10), pp.110307. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2025.110307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479393v1</w:t>
+                <w:t xml:space="preserve">hal-05479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Molecular Biology in Diagnosis, Prognosis, and Therapeutic Management of BCR::ABL1-Negative Myeloproliferative Neoplasm</w:t>
               </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.105. </w:t>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Therapeutic Sarcopenia among Cancer Patients: An Up-to-Date Meta-Analysis of Prevalence and Predictive Value during Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1023,64 +1023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation médicamenteuse : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,831 +1151,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric syndromes in a centenarians population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Croize-Pourcelet</w:t>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-022-02248-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791897v1</w:t>
+                <w:t xml:space="preserve">hal-03585190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.3817-3827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585190v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+                <w:t xml:space="preserve">Targeted Therapy for Older Patients with Non-Small Cell Lung Cancer: Systematic Review and Guidelines from the French Society of Geriatric Oncology (SoFOG) and the French-Language Society of Pulmonology (SPLF)/ French-Language Oncology Group (GOLF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléna Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Greillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14030769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585187v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Therapy for Older Patients with Non-Small Cell Lung Cancer: Systematic Review and Guidelines from the French Society of Geriatric Oncology (SoFOG) and the French-Language Society of Pulmonology (SPLF)/ French-Language Oncology Group (GOLF)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléna Paillaud</w:t>
+                <w:t xml:space="preserve">Coline Montegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coline Montégut</w:t>
+                <w:t xml:space="preserve">Thomas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14030769⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Advances in Geriatric Oncology: Exploring Practical Ways to Optimize Treatment in Older Patients with Cancer, 14 (1), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579482v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geriatric syndromes in a centenarians population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Croize-Pourcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Montegut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chevalier</w:t>
+                <w:t xml:space="preserve">Gaetan Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Geriatric Oncology: Exploring Practical Ways to Optimize Treatment in Older Patients with Cancer, 14 (1), pp.169. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (12), pp.3131-3136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40520-022-02248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585193v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotactic Body Radiotherapy for Frail Patients with Primary Renal Cell Carcinoma: Preliminary Results after 4 Years of Experience</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baboudjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gondran-Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,103 +2095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (3), pp.402-409. </w:t>
@@ -2223,429 +2223,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early-stage non-small cell lung cancer beyond life expectancy: Still not too old for surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585200v1</w:t>
+                <w:t xml:space="preserve">hal-03526487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (7), pp.3933-3942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage non-small cell lung cancer beyond life expectancy: Still not too old for surgery?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aude Charvet</w:t>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.86-93. </w:t>
+              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.e405-e414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2020.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526487v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe and Irreversible Pancytopenia Associated With SARS-CoV-2 Bone Marrow Infection in a Patient With Waldenstrom Macroglobulinemia</w:t>
               </w:r>
@@ -2765,77 +2765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Celerien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Androgen Deprivation Therapy Associated to Conformal Radiotherapy in the Treatment of D’Amico Intermediate-/High-Risk Prostate Cancer in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,103 +3033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.6247-6257. </w:t>
@@ -3167,103 +3167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.1581-1587.e3. </w:t>
@@ -3295,377 +3295,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and prognostic impact of cachexia among older patients with cancer: a nationwide cross‐sectional survey (NutriAgeCancer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bettayeb</w:t>
+                <w:t xml:space="preserve">Claudia Martinez‐tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chiaroni</w:t>
+                <w:t xml:space="preserve">Damien Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ennomany</w:t>
+                <w:t xml:space="preserve">Romain Geiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saliba-Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Nouguerède</w:t>
+                <w:t xml:space="preserve">Gilles Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1477 - 1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478702v1</w:t>
+                <w:t xml:space="preserve">hal-03551626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and prognostic impact of cachexia among older patients with cancer: a nationwide cross‐sectional survey (NutriAgeCancer)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Poisson</w:t>
+                <w:t xml:space="preserve">Identification of Frailty in a Population of Former Immigrant Workers in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Martinez‐tapia</w:t>
+                <w:t xml:space="preserve">J. Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Heitz</w:t>
+                <w:t xml:space="preserve">Y. Ennomany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Geiss</w:t>
+                <w:t xml:space="preserve">B. Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Albrand</w:t>
+                <w:t xml:space="preserve">E. Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.1477 - 1488. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.1226-1228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-021-1698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551626v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
@@ -3703,103 +3703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Boisseranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
@@ -3837,90 +3837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3971,103 +3971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
@@ -4105,90 +4105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Farnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4233,955 +4233,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Mizzi</w:t>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas González</w:t>
+                <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (6), pp.553-565. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592951v1</w:t>
+                <w:t xml:space="preserve">hal-03585231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Sandrine Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585231v1</w:t>
+                <w:t xml:space="preserve">hal-02518509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Caer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518509v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Boulahssass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirvina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.884-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263655v1</w:t>
+                <w:t xml:space="preserve">hal-03585229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.553-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585229v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2018.0759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmière coordinatrice et médecin coordonnateur dans un réseau gérontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (124), pp.17-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sger.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5191,194 +5203,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphome du sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Gériatrie et de Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TDM, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche syndromique des cancers chez le sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ghebriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JOHN LIBBEY, pp.165-281, 2023, 978-2-7420-1732-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5446,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE8DAA12"/>
+    <w:nsid w:val="54F758B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5677,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2938-2201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2214-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Oliver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fourdrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17040677" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Enoch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2025.110307" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Abbou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piazzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Liuu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frelaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croize-Pourcelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-022-02248-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauvrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030769" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baboudjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcmanus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2020.12.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez&#8208;tapia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heitz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geiss" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Albrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12776" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghebriou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2938-2201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2214-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102722" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Oliver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fourdrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17040677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Enoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2025.110307" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Abbou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piazzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Liuu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frelaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauvrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030769" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croize-Pourcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-022-02248-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baboudjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcmanus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2020.12.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez&#8208;tapia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Albrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghebriou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>