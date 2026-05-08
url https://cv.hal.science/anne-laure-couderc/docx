--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -213,563 +213,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines to optimise ePROs monitoring for older patients under systemic cancer treatment from the French Society of Geriatric oncology (SoFOG) based on a delphi consensus</w:t>
+                <w:t xml:space="preserve">Is adjuvant chemotherapy beneficial in NSCLC patients over 75? Insights from a retrospective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poppy Evenden</w:t>
+                <w:t xml:space="preserve">Yohann Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cancel</w:t>
+                <w:t xml:space="preserve">Faustine Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Falandry</w:t>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (8), pp.102722. </w:t>
+              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (10), pp.110307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejso.2025.110307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479388v1</w:t>
+                <w:t xml:space="preserve">hal-05479393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgery Versus Stereotactic Radiotherapy in Patients over 75 Years Treated for Stage IA–IIA NSCLC</w:t>
+                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galdric Oliver</w:t>
+                <w:t xml:space="preserve">Fanny Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+                <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Fourdrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Zaccariotto</w:t>
+                <w:t xml:space="preserve">Fanny Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers17040677⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479401v1</w:t>
+                <w:t xml:space="preserve">hal-05479415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adjuvant chemotherapy beneficial in NSCLC patients over 75? Insights from a retrospective analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgery Versus Stereotactic Radiotherapy in Patients over 75 Years Treated for Stage IA–IIA NSCLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galdric Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Vincent</w:t>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Enoch</w:t>
+                <w:t xml:space="preserve">Alex Fourdrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+                <w:t xml:space="preserve">Audrey Zaccariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJSO - European Journal of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejso.2025.110307⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers17040677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479393v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriattract: attractiveness of the geriatrics specialty to medical students - A prospective survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines to optimise ePROs monitoring for older patients under systemic cancer treatment from the French Society of Geriatric oncology (SoFOG) based on a delphi consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poppy Evenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bretelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+                <w:t xml:space="preserve">Mathilde Cancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Arcani</w:t>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bernard</w:t>
+                <w:t xml:space="preserve">Claire Falandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.50-65. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.102722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2025.1208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2025.102722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479415v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Molecular Biology in Diagnosis, Prognosis, and Therapeutic Management of BCR::ABL1-Negative Myeloproliferative Neoplasm</w:t>
               </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.105. </w:t>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Therapeutic Sarcopenia among Cancer Patients: An Up-to-Date Meta-Analysis of Prevalence and Predictive Value during Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1023,64 +1023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conciliation médicamenteuse : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,1501 +1151,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geriatric syndromes in a centenarians population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Villani</w:t>
+                <w:t xml:space="preserve">Cécile Croize-Pourcelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berbis</w:t>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (12), pp.3131-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-022-02248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585190v1</w:t>
+                <w:t xml:space="preserve">hal-03791897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Targeted Therapy for Older Patients with Non-Small Cell Lung Cancer: Systematic Review and Guidelines from the French Society of Geriatric Oncology (SoFOG) and the French-Language Society of Pulmonology (SPLF)/ French-Language Oncology Group (GOLF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléna Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14030769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585187v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in older patients with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.40-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Therapy for Older Patients with Non-Small Cell Lung Cancer: Systematic Review and Guidelines from the French Society of Geriatric Oncology (SoFOG) and the French-Language Society of Pulmonology (SPLF)/ French-Language Oncology Group (GOLF)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Montégut</w:t>
+                <w:t xml:space="preserve">HoSAGE: sarcopenia in older patient with intermediate / high-risk prostate cancer, prevalence and incidence after androgen deprivation therapy: study protocol for a cohort trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14030769⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-09105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579482v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional status in older patients with lung cancer: an observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Montegut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.3817-3827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-021-06752-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585193v1</w:t>
+                <w:t xml:space="preserve">hal-03585187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geriatric syndromes in a centenarians population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Prognostic Value of the B12/CRP Index in Older Systemically Treatable Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Montegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Gentile</w:t>
+                <w:t xml:space="preserve">Thomas Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (12), pp.3131-3136. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Geriatric Oncology: Exploring Practical Ways to Optimize Treatment in Older Patients with Cancer, 14 (1), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-022-02248-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14010169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791897v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotactic Body Radiotherapy for Frail Patients with Primary Renal Cell Carcinoma: Preliminary Results after 4 Years of Experience</w:t>
+                <w:t xml:space="preserve">Early-stage non-small cell lung cancer beyond life expectancy: Still not too old for surgery?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Grelier</w:t>
+                <w:t xml:space="preserve">Pascal-Alexandre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Baboudjian</w:t>
+                <w:t xml:space="preserve">David Boulate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gondran-Tellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robin Mcmanus</w:t>
+                <w:t xml:space="preserve">Aude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13133129⟩</w:t>
+              <w:t xml:space="preserve">Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519966v1</w:t>
+                <w:t xml:space="preserve">hal-03526487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (7), pp.3933-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585203v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage non-small cell lung cancer beyond life expectancy: Still not too old for surgery?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Octogenarians treated for thoracic and lung cancers: Impact of comprehensive geriatric assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Charvet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lung Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lungcan.2020.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526487v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of care pathway for nursing home residents treated for cancer: ONCO-EHPAD study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anais Courcier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-020-05973-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.e405-e414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526472v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older Patients Treated for Lung and Thoracic Cancers: Unplanned Hospitalizations and Overall Survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stereotactic Body Radiotherapy for Frail Patients with Primary Renal Cell Carcinoma: Preliminary Results after 4 Years of Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baboudjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gondran-Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Lung Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (3), pp.e405-e414. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cllc.2020.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585200v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe and Irreversible Pancytopenia Associated With SARS-CoV-2 Bone Marrow Infection in a Patient With Waldenstrom Macroglobulinemia</w:t>
               </w:r>
@@ -2759,511 +2759,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.6247-6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526385v1</w:t>
+                <w:t xml:space="preserve">hal-03585205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Androgen Deprivation Therapy Associated to Conformal Radiotherapy in the Treatment of D’Amico Intermediate-/High-Risk Prostate Cancer in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13010075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenarians in nursing homes during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use and impact of the G8 score in older patients with thoracic and lung cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Celerien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.6247-6257. </w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.1095-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.202743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41999-021-00510-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585205v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Associated With COVID-19 Hospitalizations and Deaths in French Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.1581-1587.e3. </w:t>
@@ -3563,538 +3563,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Alexandre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Célia Boisseranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Greillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (15), pp.1587-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585211v1</w:t>
+                <w:t xml:space="preserve">hal-03585220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Medication Reconciliation Associated with Comprehensive Geriatric Assessment in Older Patients with Cancer: ChimioAge Study&amp;lt;/p&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Boisseranc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Émilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Greillier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S262209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585220v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoSAGE: Sarcopenia in Older Patients before and after Treatment with Androgen Deprivation Therapy and Radiotherapy for Prostate Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Nouguerède</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Anais Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.205-209. </w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12603-019-1294-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030962v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative simplified geriatric assessment in planned hip and knee arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Baudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geriatric Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.623-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41999-020-00364-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030948v1</w:t>
@@ -4105,90 +4105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Serum Vitamin B12 Levels Associated with C-Reactive Protein in Older Patients with Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Puchades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Farnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4233,709 +4233,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+                <w:t xml:space="preserve">Barbara Mizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Caer</w:t>
+                <w:t xml:space="preserve">Thomas González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (6), pp.553-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585231v1</w:t>
+                <w:t xml:space="preserve">hal-02592951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Loubiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PREDOMOS study, impact of a social intervention program for socially isolated elderly cancer patients: update to the study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+                <w:t xml:space="preserve">Hervé Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-018-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263655v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Boulahssass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nouguerède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirvina Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), pp.884-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical effectiveness of osteoporosis treatment in older patients: A fracture liaison service-based prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional status in a geriatric oncology setting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Boulahssass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nouguerède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvina Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Mugnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas González</w:t>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2019.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1529473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02592951v1</w:t>
+                <w:t xml:space="preserve">hal-02263655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfusion practices in geriatric short stay unit before and after the French national health authority guidelines of 2014.</w:t>
               </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pellerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infirmière coordinatrice et médecin coordonnateur dans un réseau gérontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (124), pp.17-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5458,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F758B0"/>
+    <w:nsid w:val="F1AAE8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2938-2201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2214-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479388v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102722" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Oliver" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fourdrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17040677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Enoch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2025.110307" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Abbou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piazzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Liuu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frelaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauvrit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030769" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croize-Pourcelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-022-02248-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baboudjian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcmanus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2020.12.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez&#8208;tapia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Albrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghebriou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-couderc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2938-2201" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2214-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Enoch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Couderc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2025.110307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bretelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arcani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2025.1208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galdric Oliver" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fourdrain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Zaccariotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17040677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poppy Evenden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falandry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2025.102722" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03935016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Abbou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piazzola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12010105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Liuu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Boudou-Rouquette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frelaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15051193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montaleytang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nakache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croize-Pourcelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguerede" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Gentile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-022-02248-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Greillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauvrit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;na Paillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mont&#233;gut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14030769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.07.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berbis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-09105-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-021-06752-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Montegut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Alexandre Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charvet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2020.12.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delalande" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Courcier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05973-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2020.10.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cllc.2020.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baboudjian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gondran-Tellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mcmanus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133129" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03282925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Velier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.202743" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Nicolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boucekine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bastide" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13010075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Celerien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Moussaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-021-00510-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2021.06.023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Martinez&#8208;tapia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Geiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Albrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12776" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bettayeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiaroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ennomany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1698-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Boisseranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S262209" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouguer&#232;de" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-019-1294-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Alexandre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Baudier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-020-00364-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Puchades" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Farnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2019-0894" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02592951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mizzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1529473" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubiere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Caer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-3127-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Boulahssass" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvina Gobin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2019.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9P7V6K4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02263655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pellerey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Couderc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leveque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0759" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabri&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pical" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.02.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ghebriou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>