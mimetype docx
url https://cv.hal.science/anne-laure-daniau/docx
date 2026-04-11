--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -904,291 +904,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fire and vegetation dynamics in the Central Pyrenees (Spain)</w:t>
+                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Leunda</w:t>
+                <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela Gil-Romera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blas M Benito</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penélope González-Sampériz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Camejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104411⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013680v1</w:t>
+                <w:t xml:space="preserve">hal-02543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene fire and vegetation dynamics in the Central Pyrenees (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Maria Leunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">Graciela Gil-Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+                <w:t xml:space="preserve">Blas M Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Camejo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penélope González-Sampériz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.104411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543791v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
               </w:r>
@@ -3035,235 +3035,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire regimes during the Last Glacial</w:t>
+                <w:t xml:space="preserve">Testing the Hypothesis of Fire Use for Ecosystem Management by Neanderthal and Upper Palaeolithic Modern Human Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. J. Bartlein</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.11.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210048v1</w:t>
+                <w:t xml:space="preserve">hal-03210045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Hypothesis of Fire Use for Ecosystem Management by Neanderthal and Upper Palaeolithic Modern Human Populations</w:t>
+                <w:t xml:space="preserve">Fire regimes during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Bartlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9157. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (21-22), pp.2918-2930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210045v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last glacial fire regime variability in western France inferred from microcharcoal preserved in core MD04-2845, Bay of Biscay</w:t>
               </w:r>
@@ -4102,234 +4102,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating microcharcoal in recent marine sediments: implications to reconstruct paleofire regimes on African continent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aritina Haliuc</w:t>
+                <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351615v1</w:t>
+                <w:t xml:space="preserve">hal-05352886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Genet</w:t>
+                <w:t xml:space="preserve">Calibrating microcharcoal in recent marine sediments: implications to reconstruct paleofire regimes on African continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352886v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
               </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité climatique rapide de la dernière période glaciaire et l’extinction des Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>