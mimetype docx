--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic charcoals in ocean sediments off Africa track past fire intensity from the continent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precession and obliquity forcing of the South African monsoon revealed by sub-tropical fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aritina Haliuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Marie-France Loutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wentao Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laepple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00800-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310, pp.108128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082024v1</w:t>
+                <w:t xml:space="preserve">hal-04103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession and obliquity forcing of the South African monsoon revealed by sub-tropical fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic charcoals in ocean sediments off Africa track past fire intensity from the continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritina Haliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laepple</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Wentao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 310, pp.108128. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00800-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103901v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the Role of ENSO on Easter Island Precipitation Changes: Potential Environmental Implications for the Last Millennium</w:t>
               </w:r>
@@ -1302,697 +1302,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
+                <w:t xml:space="preserve">Palaeoclimate constraints on the impact of 2 °C anthropogenic warming and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Hawthorne</w:t>
+                <w:t xml:space="preserve">Hubertus Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">Katrin J. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">Alan C. Mix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
+                <w:t xml:space="preserve">Nerilie Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Austermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.474 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0146-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863963v1</w:t>
+                <w:t xml:space="preserve">cea-01883055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and geophysical feedbacks with fire in the Earth system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bradstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.033003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/aa9ead⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoclimate constraints on the impact of 2 °C anthropogenic warming and beyond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin J. Meissner</w:t>
+                <w:t xml:space="preserve">Donna Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan C. Mix</w:t>
+                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerilie Abram</w:t>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Austermann</w:t>
+                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.474 - 485. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.3 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0146-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883055v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying early modern human ecological niche expansions and associated cultural dynamics in the South African Middle Stone Age</w:t>
+                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Banks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karen van Niekerk</w:t>
+                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1620752114⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.679 - 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118356v1</w:t>
+                <w:t xml:space="preserve">halshs-01714588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying early modern human ecological niche expansions and associated cultural dynamics in the South African Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
+                <w:t xml:space="preserve">Karen van Niekerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.679 - 695. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (30), pp.7869-7876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1620752114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01714588v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historic global biomass burning emissions for CMIP6 (BB4CMIP) based on merging satellite observations with proxies and fire models (1750–2015)</w:t>
               </w:r>
@@ -2767,295 +2767,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00750734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circum-Mediterranean fire activity and climate changes during the mid-Holocene environmental transition (8500-2500 cal. BP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary fire regimes of Australasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitchell Power</w:t>
+                <w:t xml:space="preserve">S. D. Mooney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Roberts</w:t>
+                <w:t xml:space="preserve">S. P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Tinner</w:t>
+                <w:t xml:space="preserve">P. J. Bartlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carrión</w:t>
+                <w:t xml:space="preserve">J. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.53 - 73. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1-2), pp.28-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683610384164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845945v1</w:t>
+                <w:t xml:space="preserve">hal-03210816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary fire regimes of Australasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circum-Mediterranean fire activity and climate changes during the mid-Holocene environmental transition (8500-2500 cal. BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Mooney</w:t>
+                <w:t xml:space="preserve">Mitchell Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Harrison</w:t>
+                <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Bartlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stevenson</w:t>
+                <w:t xml:space="preserve">J. Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1-2), pp.28-46. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.53 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683610384164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210816v1</w:t>
+                <w:t xml:space="preserve">hal-01845945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Hypothesis of Fire Use for Ecosystem Management by Neanderthal and Upper Palaeolithic Modern Human Populations</w:t>
               </w:r>
@@ -3158,64 +3158,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire regimes during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Bartlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (21-22), pp.2918-2930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3901,51 +3901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing past fire regimes using microscopic charcoal preserved in deep-sea sediments, INQUA, Roma, Italy, 13-20 July, poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,90 +3996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Response of Fire to Precipitation in southern Africa over the Past 190,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Loutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laepple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco CA, United States</w:t>
@@ -4233,51 +4233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating microcharcoal in recent marine sediments: implications to reconstruct paleofire regimes on African continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,90 +4603,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Dataset] Microcharcoal dataset of surface ocean sediments offshore Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>