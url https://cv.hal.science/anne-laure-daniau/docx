--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -66,999 +66,999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of a wind-driven fire regime in Mediterranean France over the past 8200 years revealed by a marine paleoecological record</w:t>
+                <w:t xml:space="preserve">Vegetation and fire regimes in the Neotropics over the last 21 000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Genet</w:t>
+                <w:t xml:space="preserve">Thomas Kenji Akabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Cristiano Mazur Chiessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Paulo Eduardo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Jennifer Watling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+                <w:t xml:space="preserve">Ana Carolina Carnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (10), pp.961-976. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1887 - 1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596836251350236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1887-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169962v1</w:t>
+                <w:t xml:space="preserve">hal-05620045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession and obliquity forcing of the South African monsoon revealed by sub-tropical fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Persistence of a wind-driven fire regime in Mediterranean France over the past 8200 years revealed by a marine paleoecological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laepple</w:t>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108128⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (10), pp.961-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251350236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103901v1</w:t>
+                <w:t xml:space="preserve">hal-05169962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic charcoals in ocean sediments off Africa track past fire intensity from the continent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Precession and obliquity forcing of the South African monsoon revealed by sub-tropical fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wentao Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Marie-France Loutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laepple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-00800-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310, pp.108128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082024v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the Role of ENSO on Easter Island Precipitation Changes: Potential Environmental Implications for the Last Millennium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic charcoals in ocean sediments off Africa track past fire intensity from the continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malaizé</w:t>
+                <w:t xml:space="preserve">Aritina Haliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Daniau</w:t>
+                <w:t xml:space="preserve">Wentao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (12), </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022PA004514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-00800-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029673v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reading Palaeofire Database: an expanded global resource to document changes in fire regimes from sedimentary charcoal records</w:t>
+                <w:t xml:space="preserve">Clarifying the Role of ENSO on Easter Island Precipitation Changes: Potential Environmental Implications for the Last Millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
+                <w:t xml:space="preserve">T. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Villegas-Diaz</w:t>
+                <w:t xml:space="preserve">S. L. L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmeralda Cruz-Silva</w:t>
+                <w:t xml:space="preserve">D. Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gallagher</w:t>
+                <w:t xml:space="preserve">B. Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kesner</w:t>
+                <w:t xml:space="preserve">A.-L. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.1109-1124. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-1109-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022PA004514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03678657v1</w:t>
+                <w:t xml:space="preserve">hal-04029673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reading Palaeofire Database: an expanded global resource to document changes in fire regimes from sedimentary charcoal records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
+                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Roberto Villegas-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmeralda Cruz-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1109-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-1109-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361007v1</w:t>
+                <w:t xml:space="preserve">insu-03678657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Bard</w:t>
+                <w:t xml:space="preserve">Modern relationships between microscopic charcoal in marine sediments and fire regimes on adjacent landmasses to refine the interpretation of marine paleofire records: An Iberian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Camejo</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.107148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543791v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene fire and vegetation dynamics in the Central Pyrenees (Spain)</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Leunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Gil-Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas M Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,2334 +1168,2468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+                <w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Camejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+                <w:t xml:space="preserve">hal-02543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoclimate constraints on the impact of 2 °C anthropogenic warming and beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubertus Fischer</w:t>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin J. Meissner</w:t>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan C. Mix</w:t>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerilie Abram</w:t>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Austermann</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.474 - 485. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0146-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883055v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and geophysical feedbacks with fire in the Earth system</w:t>
+                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Archibald</w:t>
+                <w:t xml:space="preserve">Donna Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lehmann</w:t>
+                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Belcher</w:t>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Bond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Bradstock</w:t>
+                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa9ead⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.3 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322203v1</w:t>
+                <w:t xml:space="preserve">hal-01863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and geophysical feedbacks with fire in the Earth system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Hawthorne</w:t>
+                <w:t xml:space="preserve">C Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">C Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">W Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
+                <w:t xml:space="preserve">R Bradstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 488, pp.3 - 17. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.033003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa9ead⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863963v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
+                <w:t xml:space="preserve">Palaeoclimate constraints on the impact of 2 °C anthropogenic warming and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Bassinot</w:t>
+                <w:t xml:space="preserve">Hubertus Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
+                <w:t xml:space="preserve">Katrin J. Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan C. Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerilie Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Austermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.474 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0146-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01714588v1</w:t>
+                <w:t xml:space="preserve">cea-01883055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying early modern human ecological niche expansions and associated cultural dynamics in the South African Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen van Niekerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (30), pp.7869-7876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1620752114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic global biomass burning emissions for CMIP6 (BB4CMIP) based on merging satellite observations with proxies and fire models (1750–2015)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ACER pollen and charcoal database: a global resource to document vegetation and fire response to abrupt climate changes during the last glacial period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Marlon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maria Fernanda Sanchez Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Polanco-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-10-3329-2017⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.679 - 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-679-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226917v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01714588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructions of biomass burning from sediment-charcoal records to improve data-model comparisons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historic global biomass burning emissions for CMIP6 (BB4CMIP) based on merging satellite observations with proxies and fire models (1750–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Kelly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Margreet van Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Kloster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Magi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Marlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitchell J. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3225-2016⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.3329-3357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-10-3329-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678730v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of precession on the climate, vegetation and fire activity in southern Africa during MIS4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructions of biomass burning from sediment-charcoal records to improve data-model comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Levavasseur</w:t>
+                <w:t xml:space="preserve">Jennifer R. Marlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L Daniau</w:t>
+                <w:t xml:space="preserve">Ryan Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kageyama</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+                <w:t xml:space="preserve">Mitchell J. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (3), pp.1165-1182. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.3225-3244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-10-1165-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3225-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312984v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of precession on the climate, vegetation and fire activity in southern Africa during MIS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+                <w:t xml:space="preserve">M.-N Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">G Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunia H. Urrego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.1165-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-1165-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842773v1</w:t>
+                <w:t xml:space="preserve">hal-01312984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global biomass burning : a synthesis and review of Holocene paleofire records and their controls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shira Y. Maezumi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5069-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842781v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I.C. Prentice</w:t>
+                <w:t xml:space="preserve">Global biomass burning : a synthesis and review of Holocene paleofire records and their controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer R. Marlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Brewer</w:t>
+                <w:t xml:space="preserve">Patrick J. Bartlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Y. Maezumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.5-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00750734v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary fire regimes of Australasia</w:t>
+                <w:t xml:space="preserve">Predictability of biomass burning in response to climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Mooney</w:t>
+                <w:t xml:space="preserve">A.L. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. P. Harrison</w:t>
+                <w:t xml:space="preserve">P.J. Bartlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Bartlein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">S.P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stevenson</w:t>
+                <w:t xml:space="preserve">I.C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.010⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (GB4007), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GB004249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210816v1</w:t>
+                <w:t xml:space="preserve">insu-00750734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circum-Mediterranean fire activity and climate changes during the mid-Holocene environmental transition (8500-2500 cal. BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.53 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683610384164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Hypothesis of Fire Use for Ecosystem Management by Neanderthal and Upper Palaeolithic Modern Human Populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary fire regimes of Australasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Bartlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009157⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1-2), pp.28-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210045v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire regimes during the Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. P. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Bartlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (21-22), pp.2918-2930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last glacial fire regime variability in western France inferred from microcharcoal preserved in core MD04-2845, Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Testing the Hypothesis of Fire Use for Ecosystem Management by Neanderthal and Upper Palaeolithic Modern Human Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210043v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Last glacial fire regime variability in western France inferred from microcharcoal preserved in core MD04-2845, Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2009.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dansgaard-Oeschger climatic variability revealed by fire emissions in southwestern Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Sanchez Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Loutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.1369-1383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,366 +3639,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal in deep-sea sediments: fire history and climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fire variability in the southeastern France over the past 8500 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351471v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire variability in the southeastern France over the past 8500 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Charcoal in deep-sea sediments: fire history and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICP14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bergen, Norway, 29 august-2sept,, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682323v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of fire regime changes in the French Mediterranean region during the last 8,500 years using microcharcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3874,581 +4008,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing past fire regimes using microscopic charcoal preserved in deep-sea sediments, INQUA, Roma, Italy, 13-20 July, poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Response of Fire to Precipitation in southern Africa over the Past 190,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Loutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laepple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Calibrating microcharcoal in recent marine sediments: implications to reconstruct paleofire regimes on African continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritina Haliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352886v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating microcharcoal in recent marine sediments: implications to reconstruct paleofire regimes on African continent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angela Bassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351615v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire regime changes in the Mediterranean climate region during the last 8500 last years using microcharcoal preserved in marine sediments from the Gulf of Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Angela Bassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Jallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4458,128 +4592,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité climatique rapide de la dernière période glaciaire et l’extinction des Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger, J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des climats et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.107-121, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,390 +4723,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Dataset] Microcharcoal dataset of surface ocean sediments offshore Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritina Haliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wentao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.22566901.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Dataset] Microcharcoal concentration, elongation, burnt vegetation types and age model of core MD96-2098 for the past 184 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.961010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRATING DIVERSE KNOWLEDGE SYSTEMS FOR FIRE MANAGEMENT AND BIODIVERSITY CONSERVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell James Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns of biomass burning during the last glacial period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4982,100 +5116,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des incendies en Europe de l'Ouest au cours du dernier cycle climatique: relations avec le climat et les populations paléolithiques. Etude des microcharbons préservés dans les carottes marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Universite Bordeaux1; Université Sciences et Technologies - Bordeaux I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00512416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,91 +5219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies et variabilité climatique à l'échelle (sub)millénaire et orbitale : dynamique des paléofeux « globaux » et dans les régions subtropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05353172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5179,105 +5313,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody of fires in southern Africa over the past 190,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5424,51 +5558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kenji Akabane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Mazur Chiessi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo de Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Carnaval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1887-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05169962v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angela Bassetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251350236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Loutre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laepple" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04082024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00800-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delcroix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. L. Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swingedouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malaiz&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Daniau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P. Harrison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Villegas-Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Cruz-Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gallagher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kesner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1109-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Leunda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Gil-Romera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas M Benito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104411" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archibald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lehmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bradstock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa9ead" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Fischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin J. Meissner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerilie Abram" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0146-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Warren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen van Niekerk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1620752114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Goni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Polanco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-679-2017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margreet van Marle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Kloster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Magi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Marlon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3329-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Marlon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Kelly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3225-2016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Bartlein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Y. Maezumi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00750734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Daniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bartlein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Harrison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Prentice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Brewer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GB004249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Power" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tinner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carri&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610384164" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Mooney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Harrison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Bartlein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stevenson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.10.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.11.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.01.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00137780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Sanchez Goni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Loutre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jalali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8737" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351454v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angela Bassetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jallali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353052v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353919v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Leys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22566901.v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.961010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell James Power" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512416v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05353172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353247v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>