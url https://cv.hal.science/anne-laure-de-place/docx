--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -66,117 +66,267 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -185,875 +335,725 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I dream of socializing, sports, and serenity: Imagining a positive future‐vaccinated self is associated with better attitudes toward COVID‐19 vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐laure de Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (10), pp.1017-1029. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (3), pp.919-938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational and Behavioral Impact of Possible Selves: When Specificity Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (4), pp.329-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0276236619864275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir motivationnel des sois possibles : une revue critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (2), pp.203-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876793v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1071,90 +1071,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thought patterns of students with a positive or negative self-evaluation bias of competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Verkampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial EARLI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1192,77 +1192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the jigsaw classroom on student motivation and self-regulation: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 8 &amp; 16 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1287,103 +1287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre l’auto-évaluation de l’élève et le jugement de son enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lévesque-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée-Ann Labranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chicoutimi (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1408,103 +1408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du biais d’auto-évaluation sur la performance en lecture des garçons et filles à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l’Institut Carnot de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1794,64 +1794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle médiateur des buts de performance-évitement dans le lien entre le biais d’auto-évaluation de compétence et la performance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Québécoise pour la Recherche en Psychologie, May 2022, Saint-Sauveur (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,64 +1876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des méthodologies mixtes en Sciences de l’éducation : l’exemple du programme de recherche SchoolBias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation doctorale sur les méthodes mixtes en Sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,90 +1958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ self-evaluation biases influence teachers’ judgments about their competence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,64 +2066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,64 +2148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational impact of imagining future events : influence of specific vs. generic possible selves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Meeting of European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,64 +2230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sois possibles équilibrés : une plus-value motivationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,77 +2355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et impact différentiel des comparaisons sociales et temporelles sur l'état émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2482,64 +2482,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sois possibles dans la régulation des conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Demarque &amp; L. Auzoult. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation psychologique et représentations de l'avenir. Enjeux théoriques, méthodologiques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.121-148, 2022, 9782804724146</w:t>
@@ -2568,90 +2568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion d'incompétence en lecture : un phénomène qui peut affecter la performance des filles à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Daguzon; Bertille Joseph; Benoît Meslin; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Clermont-Ferrand, 2022</w:t>
@@ -2712,77 +2712,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir motivationnel des sois possibles et régulation des performances : le rôle de l’équilibre et de l’élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018REN20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3106,51 +3106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04300857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure de Place" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12909" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L&#233;vesque-Guillemette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Ann Labranche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01710093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04300857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure de Place" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L&#233;vesque-Guillemette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Ann Labranche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01710093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>