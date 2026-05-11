--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -66,988 +66,1327 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+                <w:t xml:space="preserve">Vocational Students’ Self-Regulated Learning During the First COVID-19 Lockdown: The Complex Role of Needs-Supportive Teaching Practices and Student Self-Evaluation of Competence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure De Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motivation and Achievement During and After the COVID-19 Pandemic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Emerald Publishing Limited, pp.143-171, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0749-742320260000023007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sois possibles dans la régulation des conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Demarque &amp; L. Auzoult. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticipation psychologique et représentations de l'avenir. Enjeux théoriques, méthodologiques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.121-148, 2022, 9782804724146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'illusion d'incompétence en lecture : un phénomène qui peut affecter la performance des filles à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v2</w:t>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Daguzon; Bertille Joseph; Benoît Meslin; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Clermont-Ferrand, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I dream of socializing, sports, and serenity: Imagining a positive future‐vaccinated self is associated with better attitudes toward COVID‐19 vaccination</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jasp.12909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300857v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I dream of socializing, sports, and serenity: Imagining a positive future‐vaccinated self is associated with better attitudes toward COVID‐19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (10), pp.1017-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779190v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational and Behavioral Impact of Possible Selves: When Specificity Matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Students’ self-evaluation bias of school competence and its link to teacher judgment in elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0276236619864275⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.919-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427692v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motivational and Behavioral Impact of Possible Selves: When Specificity Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.329-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0276236619864275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir motivationnel des sois possibles : une revue critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (2), pp.203-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01876793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1057,491 +1396,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thought patterns of students with a positive or negative self-evaluation bias of competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Verkampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial EARLI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the jigsaw classroom on student motivation and self-regulation: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 8 &amp; 16 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre l’auto-évaluation de l’élève et le jugement de son enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Lévesque-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée-Ann Labranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Chicoutimi (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du biais d’auto-évaluation sur la performance en lecture des garçons et filles à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l’Institut Carnot de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1551,1298 +1890,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stereotype of Us : effet des jeux vidéo sur la perception de soi et des autres femmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Jeux vidéo et identification au personnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342705v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo et identification au personnage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Stereotype of Us : effet des jeux vidéo sur la perception de soi et des autres femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moana Georgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342721v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle médiateur des buts de performance-évitement dans le lien entre le biais d’auto-évaluation de compétence et la performance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Québécoise pour la Recherche en Psychologie, May 2022, Saint-Sauveur (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des méthodologies mixtes en Sciences de l’éducation : l’exemple du programme de recherche SchoolBias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation doctorale sur les méthodes mixtes en Sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ self-evaluation biases influence teachers’ judgments about their competence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational impact of imagining future events : influence of specific vs. generic possible selves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Meeting of European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sois possibles équilibrés : une plus-value motivationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et impact différentiel des comparaisons sociales et temporelles sur l'état émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943413v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-04144026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes; Université Toulouse Jean Jaurès; Université du Québec (Montréal); Ministère de l'Education Nationale, de l'Enseignement Supérieur et de la Recherche. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2852,114 +2961,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir motivationnel des sois possibles et régulation des performances : le rôle de l’équilibre et de l’élaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018REN20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01710093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3106,51 +3215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04300857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure de Place" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L&#233;vesque-Guillemette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Ann Labranche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01710093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593689v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320260000023007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04300857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure de Place" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09638-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L&#233;vesque-Guillemette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Ann Labranche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Georgon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01710093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN20002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>