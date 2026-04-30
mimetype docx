--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1000,1659 +1000,1659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Jurassic silicified woods from Carapace Nunatak, South Victoria Land, Antarctica</w:t>
+                <w:t xml:space="preserve">First report of silicified wood from a late Pennsylvanian intramontane basin in the Pyrenees: systematic affinities and palaeoecological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martín‐closas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossil Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/fr.26.102570⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.e1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105951v1</w:t>
+                <w:t xml:space="preserve">hal-04204538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The core of Sporocarpon asteroides, an enigmatic fungal fossil from the Carboniferous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 309 (2), pp.111-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/njgpa/2023/1153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour d’horizon du bassin stéphano-permien de Graissessac-Lodève</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lopez</w:t>
+                <w:t xml:space="preserve">Early Jurassic silicified woods from Carapace Nunatak, South Victoria Land, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fossil Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.103 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/fr.26.102570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04341835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil evidence of tylosis formation in Late Devonian plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour d’horizon du bassin stéphano-permien de Graissessac-Lodève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.56-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076814v1</w:t>
+                <w:t xml:space="preserve">insu-04341835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of silicified wood from a late Pennsylvanian intramontane basin in the Pyrenees: systematic affinities and palaeoecological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil evidence of tylosis formation in Late Devonian plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aixa Tosal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+                <w:t xml:space="preserve">Carla Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Martín‐closas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.e1524. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.695-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/spp2.1524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01394-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204538v1</w:t>
+                <w:t xml:space="preserve">hal-04076814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Pitus and Eristophyton-type woods from the Tournaisian of Queensland, Australia: taxonomic, biogeographic, and palaeoclimatic implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A land plant saga: Tribute to Jean Galtier – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a42⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.104680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895728v1</w:t>
+                <w:t xml:space="preserve">hal-03683998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A land plant saga: Tribute to Jean Galtier – Introduction</w:t>
+                <w:t xml:space="preserve">Tyloses in fossil plants: New data from a Mississippian tree, with a review of previous records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104680⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (4), pp.510-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2099461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683998v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyloses in fossil plants: New data from a Mississippian tree, with a review of previous records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Pitus and Eristophyton-type woods from the Tournaisian of Queensland, Australia: taxonomic, biogeographic, and palaeoclimatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (4), pp.510-526. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (42), pp.927-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2099461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728230v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late Devonian plant assemblage from New South Wales, Australia: Diversity and specificity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">The limits of life revealed in a silicified micro-ecosystem: Sphenophyllum stems, leaves, and roots trapped inside an arthropod boring in a Permian calamitalean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Rössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Girard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steemans</w:t>
+                <w:t xml:space="preserve">Rodrigo Neregato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanchard</w:t>
+                <w:t xml:space="preserve">Sandra Niemirowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 295, pp.104535. </w:t>
+              <w:t xml:space="preserve">Palaeontographica Abteilung B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302 (1-6), pp.3-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/palb/2021/0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359263v1</w:t>
+                <w:t xml:space="preserve">hal-03271054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the type specimen of Ginkgophyllum grassetii Saporta 1875 using Reflectance Transforming Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycaugea edieae gen. et sp. nov., a Late Devonian Lycopsid from New South Wales, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Escapa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">Romain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (6), pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342057v1</w:t>
+                <w:t xml:space="preserve">hal-03231982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Permian nurse log and evidence for facilitation in high‐latitude Glossopteris forests</w:t>
+                <w:t xml:space="preserve">Periderm Production in the Mississippian Cladoxylopsid Cladoxylon taeniatum and a Review of Periderm Occurrence in Paleozoic Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edith Taylor</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/let.12386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (6), pp.430-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569731v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of life revealed in a silicified micro-ecosystem: Sphenophyllum stems, leaves, and roots trapped inside an arthropod boring in a Permian calamitalean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Rössler</w:t>
+                <w:t xml:space="preserve">A Late Devonian plant assemblage from New South Wales, Australia: Diversity and specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Niemirowska</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica Abteilung B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/palb/2021/0073⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 295, pp.104535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271054v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periderm Production in the Mississippian Cladoxylopsid Cladoxylon taeniatum and a Review of Periderm Occurrence in Paleozoic Plants</w:t>
+                <w:t xml:space="preserve">A Permian nurse log and evidence for facilitation in high‐latitude Glossopteris forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/714284⟩</w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/let.12386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262260v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycaugea edieae gen. et sp. nov., a Late Devonian Lycopsid from New South Wales, Australia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinvestigation of the type specimen of Ginkgophyllum grassetii Saporta 1875 using Reflectance Transforming Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Blanchard</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182 (6), pp.418-429. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/714350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231982v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the affinities, autoecology, and habit of the Mesozoic fern Weichselia reticulata based on the revision of stems from Bernissart (Mons Basin, Belgium)</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candela Blanco‐moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special papers in palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.1351-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2755,51 +2755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating Women in Paleobotany: A Tribute to Edith L. Taylor—Introduction and Dedication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ryberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,382 +3182,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Carboniferous lignophyte tree diversity in Australia: Woods from the Drummond and Yarrol basins, Queensland</w:t>
+                <w:t xml:space="preserve">Preface - Plant Hydraulic Architecture through Geological Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">Lisa Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Webb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth A. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132903v1</w:t>
+                <w:t xml:space="preserve">hal-02271810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy, affinities, and evolutionary implications of new silicified stems of Sphenophyllum Brongniart, 1828 from the early Carboniferous (Mississippian) of France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Terreaux de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.587-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface - Plant Hydraulic Architecture through Geological Time</w:t>
+                <w:t xml:space="preserve">Early Carboniferous lignophyte tree diversity in Australia: Woods from the Drummond and Yarrol basins, Queensland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Boucher</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth A. Wheeler</w:t>
+                <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Baas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (3), pp.383-386. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.47-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271810v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for modelling water transport in fossil plants</w:t>
               </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (4), pp.681 - 689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.1-16. </w:t>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal decay in Permian glossopteridalean stem and root wood from Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234, pp.44-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Carboniferous progymnosperm Protopitys: new data on vegetative and fertile structures, and on its geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,1543 +4951,1543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf habit of Late Permian Glossopteris trees from high-palaeolatitude forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary phloem in Early Carboniferous seed plants: anatomical diversity and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/jgs2013-127⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (8), pp.891-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/677650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043566v1</w:t>
+                <w:t xml:space="preserve">hal-01076111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which name(s) should be used for Araucaria-like fossil wood?-Results of a poll</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Menno Booi</w:t>
+                <w:t xml:space="preserve">Leaf habit of Late Permian Glossopteris trees from high-palaeolatitude forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gulbranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ryberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12705/631.7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (4), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2013-127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341468v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf en paléontologie du Paléozoïque ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+                <w:t xml:space="preserve">Which name(s) should be used for Araucaria-like fossil wood?-Results of a poll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Sakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gea Zipstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menno Booi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.177--184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12705/631.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989728v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the anatomy, development, and affinities of corystosperm trees from the Triassic of Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quoi de neuf en paléontologie du Paléozoïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00961820v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habit and ecology of the Petriellales, an unusual group of seed plants from the Triassic of Gondwana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the anatomy, development, and affinities of corystosperm trees from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/678087⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111107v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00961820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary phloem in Early Carboniferous seed plants: anatomical diversity and evolutionary implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habit and ecology of the Petriellales, an unusual group of seed plants from the Triassic of Gondwana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew B. Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio H. Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 175 (8), pp.891-910. </w:t>
+              <w:t xml:space="preserve">, 2014, 175 (9), pp.1062-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/677650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/678087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076111v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-plant concept and environment reconstruction of a Telemachus Conifer (Voltziales) from the triassic of Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+                <w:t xml:space="preserve">Archaeopterid root anatomy and architecture: new information from permineralized specimens of Famennian age from Anti-Atlas (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew B Schwendemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Axsmith</w:t>
+                <w:t xml:space="preserve">Xavier Ermacora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.425-444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/668686⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.364-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/668685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00855510v1</w:t>
+                <w:t xml:space="preserve">halsde-00855602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bark anatomy of an Early Carboniferous tree from Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (2), pp.183-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/22941932-00000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00855545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Callixylon (Archaeopteridales, Progymnospermopsida) trunk with preserved secondary phloem from the Late Devonian of Morocco.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-plant concept and environment reconstruction of a Telemachus Conifer (Voltziales) from the triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio H. Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew B Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Axsmith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1300167⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.425-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/668686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00903528v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00855510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopterid root anatomy and architecture: new information from permineralized specimens of Famennian age from Anti-Atlas (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Callixylon (Archaeopteridales, Progymnospermopsida) trunk with preserved secondary phloem from the Late Devonian of Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ermacora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.364-381. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (11), pp.2219-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/668685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1300167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00855602v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00903528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tylosis formation and fungal interactions in an Early Jurassic conifer from northern Victoria Land, Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+                <w:t xml:space="preserve">Palaeobotany: In the shade of the oldest forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 175 (1), pp.25-31. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7387), pp.41-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/483041a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00757088v1</w:t>
+                <w:t xml:space="preserve">halsde-00695251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gymnosperm trees from the Permian of Antarctica: An anatomically preserved trunk of Kaokoxylon sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tylosis formation and fungal interactions in an Early Jurassic conifer from northern Victoria Land, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00700842v1</w:t>
+                <w:t xml:space="preserve">halsde-00757088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobotany: In the shade of the oldest forest.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gymnosperm trees from the Permian of Antarctica: An anatomically preserved trunk of Kaokoxylon sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 483 (7387), pp.41-2. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/483041a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00695251v1</w:t>
+                <w:t xml:space="preserve">halsde-00700842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitional changes in arborescent lignophytes at the Devonian/Carboniferous boundary</w:t>
               </w:r>
@@ -6571,261 +6571,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root suckering in a Triassic conifer from Antarctica: Paleoecological and evolutionary implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+                <w:t xml:space="preserve">Morphological and functional stasis in mycorrhizal root nodules as exhibited by a Triassic conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100028⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13630-13634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110677108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037329v1</w:t>
+                <w:t xml:space="preserve">hal-03037336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional stasis in mycorrhizal root nodules as exhibited by a Triassic conifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Krings</w:t>
+                <w:t xml:space="preserve">Root suckering in a Triassic conifer from Antarctica: Paleoecological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (33), pp.13630-13634. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (7), pp.1222-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110677108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037336v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arborescent lignophytes in the Tournaisian vegetation of Queensland (Australia): paleoecological and paleogeographical significance</w:t>
               </w:r>
@@ -6953,64 +6953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enigmatic Devonian fossil Prototaxites is not a rolled-up liverwort mat: Comment on the paper by Graham et al. ( AJB 97: 268-275)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,460 +7081,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNDERSTANDING THE BIOLOGY OF HIGH-LATITUDE TREES IN A GREENHOUSE WORLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution and Relationships of the Conifer Seed Cone Telemachus : Evidence from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio h. Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith l. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas n. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2010.s04⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (5), pp.560-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/651948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037556v1</w:t>
+                <w:t xml:space="preserve">hal-03037580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Relationships of the Conifer Seed Cone Telemachus : Evidence from the Triassic of Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UNDERSTANDING THE BIOLOGY OF HIGH-LATITUDE TREES IN A GREENHOUSE WORLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas n. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171 (5), pp.560-573. </w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.423-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/651948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2110/palo.2010.s04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037580v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicormic Shoots in a Permian Gymnosperm from Antarctica</w:t>
+                <w:t xml:space="preserve">Anatomy and affinities of permineralized gymnospermous trunks with preserved bark from the Middle Triassic of Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith l. Taylor</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171 (7), pp.772-782. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/654849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037499v1</w:t>
+                <w:t xml:space="preserve">hal-00656922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and affinities of permineralized gymnospermous trunks with preserved bark from the Middle Triassic of Antarctica</w:t>
+                <w:t xml:space="preserve">Epicormic Shoots in a Permian Gymnosperm from Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith L Taylor</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith l. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 163, pp.26-34. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (7), pp.772-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/654849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656922v1</w:t>
+                <w:t xml:space="preserve">hal-03037499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famennian charcoal of Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,64 +7646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schwendemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (3-4), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7867,51 +7867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galtierella biscalithecae nov. gen. et sp., a Late Pennsylvanian endophytic water mold (Peronosporomycetes) from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dotzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,268 +8886,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional significance of cambial development in Vertebraria roots: How do unusual xylem traits serve life at a high latitude?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using architecture modeling of the Devonian tree Pseudosporochnus to compute its biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Krings Michael; Harper Carla J.; Cúneo N. Ruben; Rothwell Gar W. </w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Krings; Carla J. Harper; Néstor Rubén Cúneo; Gar W. Rothwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformative Paleobotany: Papers to Commemorate the Life and Legacy of Thomas N. Taylor</w:t>
+              <w:t xml:space="preserve">Transformative paleobotany: papers to commemorate the life and legacy of Thomas N. Taylor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.629-643, 2018, 978-0128130124</w:t>
+              <w:t xml:space="preserve">, pp.35-47, 2018, 978-0-12-813012-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931130v1</w:t>
+                <w:t xml:space="preserve">hal-01932861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using architecture modeling of the Devonian tree Pseudosporochnus to compute its biomass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional significance of cambial development in Vertebraria roots: How do unusual xylem traits serve life at a high latitude?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Michael Krings; Carla J. Harper; Néstor Rubén Cúneo; Gar W. Rothwell. </w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krings Michael; Harper Carla J.; Cúneo N. Ruben; Rothwell Gar W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformative paleobotany: papers to commemorate the life and legacy of Thomas N. Taylor</w:t>
+              <w:t xml:space="preserve">Transformative Paleobotany: Papers to Commemorate the Life and Legacy of Thomas N. Taylor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-47, 2018, 978-0-12-813012-4</w:t>
+              <w:t xml:space="preserve">, pp.629-643, 2018, 978-0128130124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932861v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australia-Carboniferous (North-Eastern Queensland)</w:t>
               </w:r>
@@ -9228,1361 +9228,1348 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and inter-individual variability in fossil woods from three localities: paleobiological interpretations and the contribution of artificial intelligence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Verlingue</w:t>
+                <w:t xml:space="preserve">The diversity of Irish Late Devonian plants: new insights from the permineralized flora of the Hook Peninsula (County Wexford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184233v1</w:t>
+                <w:t xml:space="preserve">hal-05184135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing a green Antarctica: Permian polar forests under the microscope</w:t>
+                <w:t xml:space="preserve">New information on the biology of high-latitude late Permian Glossopteris trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa2025 – 20. ICCP International Congress ont the Carboniferous and Permian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294451v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of aquatic adaptation in the early Carboniferous: study of aerenchyma in Periastron reticulatum and a new cladoxylopsid from the Montagne Noire (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing a green Antarctica: Permian polar forests under the microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Agora Paleobotanica meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GeoTolosa2025 – 20. ICCP International Congress ont the Carboniferous and Permian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184201v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on the Devonian plant record of Gondwana: the Frasnian assemblage from Gooloogong, eastern Australia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gavin Young</w:t>
+                <w:t xml:space="preserve">Intra- and inter-individual variability in fossil woods from three localities: paleobiological interpretations and the contribution of artificial intelligence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Verlingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184014v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New information on the biology of high-latitude late Permian Glossopteris trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of aquatic adaptation in the early Carboniferous: study of aerenchyma in Periastron reticulatum and a new cladoxylopsid from the Montagne Noire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selhma Froul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
+              <w:t xml:space="preserve">9. Agora Paleobotanica meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172679v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of Irish Late Devonian plants: new insights from the permineralized flora of the Hook Peninsula (County Wexford)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
+                <w:t xml:space="preserve">Building on the Devonian plant record of Gondwana: the Frasnian assemblage from Gooloogong, eastern Australia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184135v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding to the diversity of a latest Devonian gondwanan plant assemblage : a new anatomically preserved axis from Barraba, Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permineralized plants from the Lydiennes Formation (France): a unique record of early Carboniferous plant diversity and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612426v1</w:t>
+                <w:t xml:space="preserve">hal-04708829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down by the water-Aerenchyma in Devonian and early Carboniferous plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Asselian flora of the Lodève Basin, France: diversity and significance of a classical early Permian assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The International Organisation of Palaeobotany, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611104v1</w:t>
+                <w:t xml:space="preserve">hal-04611211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asselian flora of the Lodève Basin, France: diversity and significance of a classical early Permian assemblage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down by the water-Aerenchyma in Devonian and early Carboniferous plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, The International Organisation of Palaeobotany, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611211v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la diversité anatomique du bois au travers des temps géologiques : ce que nous révèlent les plantes fossiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adding to the diversity of a latest Devonian gondwanan plant assemblage : a new anatomically preserved axis from Barraba, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04621763v1</w:t>
+                <w:t xml:space="preserve">hal-04612426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of architectural models in cladoxylopsids: insights from anatomically preserved Cladoxylon taeniatum specimens from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
+                <w:t xml:space="preserve">Exploration de la diversité anatomique du bois au travers des temps géologiques : ce que nous révèlent les plantes fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla J Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611137v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04621763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permineralized plants from the Lydiennes Formation (France): a unique record of early Carboniferous plant diversity and biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of architectural models in cladoxylopsids: insights from anatomically preserved Cladoxylon taeniatum specimens from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J Harper</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708829v1</w:t>
+                <w:t xml:space="preserve">hal-04611137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Givetian euphyllophyte assemblage from Oum el Jerane, eastern Anti-Atlas, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candice Bert</w:t>
+                <w:t xml:space="preserve">The early Permian flora of the Lodève basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Josep Sanjuan (Universitat de Barcelona, IRBio); Aixa Tosal (Universitat de Barcelona, IRBio); Carles Martín-Closas (Universitat de Barcelona, IRBio), Sep 2023, Bellver de Cerdanya, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209948v1</w:t>
+                <w:t xml:space="preserve">hal-04416631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supressed growth in a Woodworthia-like gymnosperm from the Triassic of Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Givetian euphyllophyte assemblage from Oum el Jerane, eastern Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
+              <w:t xml:space="preserve">, Josep Sanjuan (Universitat de Barcelona, IRBio); Aixa Tosal (Universitat de Barcelona, IRBio); Carles Martín-Closas (Universitat de Barcelona, IRBio), Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416499v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and development of Cladoxylon, insights from the Montagne Noire (early Carboniferous, France)</w:t>
               </w:r>
@@ -10594,51 +10581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10657,286 +10644,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic and systematic study of a Late Devonian lycopsid, Wexfordia hookense, from the Hook Head Formation (Ireland).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supressed growth in a Woodworthia-like gymnosperm from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Merlin Ramel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416596v1</w:t>
+                <w:t xml:space="preserve">hal-04416499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early Permian flora of the Lodève basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
+                <w:t xml:space="preserve">Ontogenetic and systematic study of a Late Devonian lycopsid, Wexfordia hookense, from the Hook Head Formation (Ireland).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416631v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
@@ -10991,77 +10991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cork, Ireland</w:t>
@@ -11116,51 +11116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11224,51 +11224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Passelergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11306,51 +11306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinet of curiosity: A fungal community in Late Devonian Callixylon newberryi wood from the University College Dublin historical slide collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11503,497 +11503,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Givetian assemblage of permineralized plants from Anti-Atlas, Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et biologie des plantes au tout début du Carbonifère : la flore anatomiquement conservée des niveaux à lydiennes de l’Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden. pp.143-144</w:t>
+              <w:t xml:space="preserve">Congrès APF 2022 “Bicentenaire du mot Paléontologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Paléontologique Française (APF), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731986v1</w:t>
+                <w:t xml:space="preserve">hal-03763598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et biologie des plantes au tout début du Carbonifère : la flore anatomiquement conservée des niveaux à lydiennes de l’Hérault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Givetian assemblage of permineralized plants from Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Thomas Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candys Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF 2022 “Bicentenaire du mot Paléontologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Paléontologique Française (APF), May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden. pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763598v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data on the Givetian flora of Oum el Jerane (Anti-Atlas, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Famennian flora of Barraba, New South Wales, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412505v1</w:t>
+                <w:t xml:space="preserve">hal-03340364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Famennian flora of Barraba, New South Wales, Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary data on the Givetian flora of Oum el Jerane (Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candys Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340364v1</w:t>
+                <w:t xml:space="preserve">hal-03412505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, une innovation vieille de 400 millions d'années</w:t>
               </w:r>
@@ -12055,269 +12055,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of silicified woods in the Late Carboniferous basins of the Pyrenees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tylose formation in an Early Carboniferous (pro)gymnosperm from Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aixa Tosal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
+                <w:t xml:space="preserve">Carla Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Botical Society of America, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412572v1</w:t>
+                <w:t xml:space="preserve">hal-03340298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tylose formation in an Early Carboniferous (pro)gymnosperm from Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of silicified woods in the Late Carboniferous basins of the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carla Harper</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Botical Society of America, Jul 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340298v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity after the Devonian-Carboniferous boundary: new data from the Tournaisian of Montagne Noire, France.</w:t>
               </w:r>
@@ -12342,64 +12342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Passelergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixa Tosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12418,221 +12418,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the Early Mississippian anatomically preserved flora from Montagne Noire</w:t>
+                <w:t xml:space="preserve">Reconstructing the biology of Paleozoic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2020 - Virtual Botany Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">2. Palaeontological Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052424v1</w:t>
+                <w:t xml:space="preserve">hal-03052355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the biology of Paleozoic trees</w:t>
+                <w:t xml:space="preserve">A review of the Early Mississippian anatomically preserved flora from Montagne Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Palaeontological Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Botany 2020 - Virtual Botany Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052355v1</w:t>
+                <w:t xml:space="preserve">hal-03052424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants in the late Paleozoic ice age: insights from late Pennsylvanian and early Permian floras of France</w:t>
               </w:r>
@@ -12776,122 +12776,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organism interactions and wood decay at high latitudes during the Permian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomically preserved plants from the Tournaisian of the Montagne Noire (France): an exceptional window into Early Mississippian floras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">19. International Congress on the Carboniferous and Permian (ICCP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290177v1</w:t>
+                <w:t xml:space="preserve">hal-02277462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary vascular growth in Paleozoic plants: some advances and future directions</w:t>
               </w:r>
@@ -12966,152 +12996,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomically preserved plants from the Tournaisian of the Montagne Noire (France): an exceptional window into Early Mississippian floras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organism interactions and wood decay at high latitudes during the Permian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on the Carboniferous and Permian (ICCP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277462v1</w:t>
+                <w:t xml:space="preserve">hal-02290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permian silicified trunks from Mt. Sirius, Central Transantarctic Mountains, Antarctica</w:t>
               </w:r>
@@ -13484,307 +13484,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
+                <w:t xml:space="preserve">How much carbon was stored in the early forests of the Middle Devonian?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Steemans</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281738v1</w:t>
+                <w:t xml:space="preserve">hal-02284759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon content of an early forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skaar Ridge revisited: Insights into a Permian high latitude peat swamp forest ecosystem from Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13792,560 +13792,560 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ryberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew B Schwendemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th International Paleontological Congress IPC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The largest fossils forests in Africa : preliminary results from new ans revisited localities from the Tete province (Mozambique)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeing the trees for the woods: diversity vs. disparity in Mississippian lignophyte trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289907v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the trees for the woods: diversity vs. disparity in Mississippian lignophyte trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The largest fossils forests in Africa : preliminary results from new ans revisited localities from the Tete province (Mozambique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nhamutole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanildo Macungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Melisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281940v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinities and hydraulic properties of Late Devonian archaeopterids from Anti-Atlas, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+                <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284782v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much carbon was stored in the early forests of the Middle Devonian?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinities and hydraulic properties of Late Devonian archaeopterids from Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284759v1</w:t>
+                <w:t xml:space="preserve">hal-02284782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian progymnosperms: new discoveries from the Devonian of New South Wales</w:t>
               </w:r>
@@ -14456,51 +14456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed plant evolution around the Devonian/Carboniferous boundary: reproductive vs. vegetative disparity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14627,325 +14627,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00881467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Middle Tournaisian woody lignophytes, A life of ferns and angiosperms</w:t>
+                <w:t xml:space="preserve">Wood diversity in Tournaisian (early Mississippian) arborescent lignophytes: new data from European and Australian localities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A life of ferns and angiosperms, 6-8 april 2006,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th European Paleobotany-Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090645v1</w:t>
+                <w:t xml:space="preserve">hal-03037840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New woody lignophytes from the Tournaisian (early Carboniferous) of Europe and Australia</w:t>
+                <w:t xml:space="preserve">Diversity of Middle Tournaisian woody lignophytes, A life of ferns and angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Palaeontological Congress, 17-21 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pekin, China</w:t>
+              <w:t xml:space="preserve">A life of ferns and angiosperms, 6-8 april 2006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090649v1</w:t>
+                <w:t xml:space="preserve">hal-00090645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood diversity in Tournaisian (early Mississippian) arborescent lignophytes: new data from European and Australian localities.</w:t>
+                <w:t xml:space="preserve">New woody lignophytes from the Tournaisian (early Carboniferous) of Europe and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Paleobotany-Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Second International Palaeontological Congress, 17-21 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037840v1</w:t>
+                <w:t xml:space="preserve">hal-00090649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15039,260 +15039,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of Stauroxylon beckii, an early Carboniferous species with possible Devonian relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinvestigating the late Devonian plant bearing localities of Co. Kerry and Co. Wexford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland. </w:t>
+              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763573v1</w:t>
+                <w:t xml:space="preserve">hal-03722190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigating the late Devonian plant bearing localities of Co. Kerry and Co. Wexford</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-investigation of Stauroxylon beckii, an early Carboniferous species with possible Devonian relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722190v1</w:t>
+                <w:t xml:space="preserve">hal-03763573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permineralized coniferophytes from the Autun Basin: specimens from two new localities of Renault zone 3</w:t>
               </w:r>
@@ -15493,51 +15493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C34CA5C"/>
+    <w:nsid w:val="9E4DA07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15724,51 +15724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-decombeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6348-0086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085227358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C Young" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2026.201066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bomfleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J Harper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2024.105256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Decombeix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Serbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candys Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fr.26.102570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Harper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04341835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01394-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n&#8208;closas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1524" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104680" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2099461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Escapa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104526" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taylor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12386" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;ssler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neregato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Niemirowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/palb/2021/0073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714284" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714350" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Blanco&#8208;moreno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ryberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champreux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerilyn S Soreghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen C Benison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Feulner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-28-93-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02150465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691017000457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Terreaux de Felice" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Wheeler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Taylor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01482268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lettelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/689029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Yoon Park" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusun Woo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1M748ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L Taylor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20160146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Dunstone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Momont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01392317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.08.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R2XJS8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.905554" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gulbranson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Taylor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sakala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Zipstra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Booi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/631.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989728v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTZKX1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Schwendemann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio H. Escapa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677650" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B Schwendemann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Axsmith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00903528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300167" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ermacora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668685" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.02.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.10.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9BP3L2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00695251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483041a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GN0SD1R8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037329v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037336v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwendemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Decombeix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krings" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110677108" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Talent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVR7GX4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwendemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.s04" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio&#160;h. Escapa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith&#160;l. Taylor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;n. Taylor" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654849" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656922v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fokan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon D Klavins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dotzler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.10.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597784" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9RZW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00439954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590455" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/446861a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00819184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250WNK0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.03.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2005.08.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00026-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00003-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184233v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Verlingue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294451v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184201v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhma Froul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Young" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172679v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184135v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612426v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pallec" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209948v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rastier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731986v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Thomas Becker" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hassani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340364v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412572v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340298v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052355v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290177v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Taylor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289706v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289937v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nhamutole" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanildo Macungo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Melisse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereira" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284782v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284759v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01075058v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C. Young" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881467v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090645v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037840v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlingue Killian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763573v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722190v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-decombeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6348-0086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085227358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C Young" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2026.201066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bomfleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J Harper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2024.105256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Decombeix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Serbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candys Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n&#8208;closas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1524" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Harper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fr.26.102570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04341835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01394-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104680" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2099461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;ssler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neregato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Niemirowska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/palb/2021/0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Escapa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104526" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Blanco&#8208;moreno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ryberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champreux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerilyn S Soreghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen C Benison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Feulner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-28-93-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02150465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691017000457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Wheeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Terreaux de Felice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.01.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Taylor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01482268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lettelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/689029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Yoon Park" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusun Woo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1M748ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L Taylor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20160146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Dunstone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Momont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01392317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.08.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R2XJS8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.905554" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677650" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gulbranson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-127" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sakala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Zipstra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Booi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/631.7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.01.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTZKX1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Schwendemann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio H. Escapa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ermacora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668685" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B Schwendemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Axsmith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00903528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300167" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00695251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483041a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GN0SD1R8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9BP3L2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwendemann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Decombeix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krings" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110677108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Talent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVR7GX4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwendemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio&#160;h. Escapa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith&#160;l. Taylor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;n. Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651948" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.s04" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656922v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.09.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654849" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fokan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon D Klavins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dotzler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.10.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597784" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9RZW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00439954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590455" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/446861a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00819184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250WNK0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.03.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2005.08.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00003-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00026-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Verlingue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhma Froul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Young" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pallec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rastier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731986v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Thomas Becker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hassani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290177v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Taylor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289706v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289937v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281940v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289907v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nhamutole" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanildo Macungo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Melisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01075058v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C. Young" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881467v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090649v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlingue Killian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763573v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>