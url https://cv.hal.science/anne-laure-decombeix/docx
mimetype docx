--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,8422 +303,8550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dwarf conifer tree from the Triassic of Antarctica: the first fossil evidence of suppressed growth in a favorable climate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First architectural analysis of a non-arborescent cladoxlopsid identifies two possible growth habits for the Carboniferous species Cladoxylon taeniatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (3), pp.403-416. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187 (3), pp.253-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcae106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/739852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647642v1</w:t>
+                <w:t xml:space="preserve">hal-05348630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callixylon seamrogia sp. nov., a new species from the uppermost Famennian (Upper Devonian) of Ireland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dwarf conifer tree from the Triassic of Antarctica: the first fossil evidence of suppressed growth in a favorable climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">Philipp Hiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla J Harper</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2024.105256⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (3), pp.403-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822295v1</w:t>
+                <w:t xml:space="preserve">hal-04647642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of root suckers in Glossopteridales from the late Permian of Antarctica</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Callixylon seamrogia sp. nov., a new species from the uppermost Famennian (Upper Devonian) of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.70126⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334, pp.105256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2024.105256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379631v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare permineralized Sphenophyllum (Sphenophyta, Sphenophyllales) stem containing abundant fungal remains from the Permian of Autun, central France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Krings</w:t>
+                <w:t xml:space="preserve">Production of root suckers in Glossopteridales from the late Permian of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2025.105416⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (11), pp.e70126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.70126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166653v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The euphyllophytes of a new Givetian plant assemblage from the eastern Anti-Atlas, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candys Bert</w:t>
+                <w:t xml:space="preserve">A rare permineralized Sphenophyllum (Sphenophyta, Sphenophyllales) stem containing abundant fungal remains from the Permian of Autun, central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2023.12.008⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 343, pp.105416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2025.105416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664398v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigation of Stauroxylon beckii , a Possible Aneurophytalean Progymnosperm from the Mississippian of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 185, pp.270-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/729412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of silicified wood from a late Pennsylvanian intramontane basin in the Pyrenees: systematic affinities and palaeoecological implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The euphyllophytes of a new Givetian plant assemblage from the eastern Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candys Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1524⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85, pp.58-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204538v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The core of Sporocarpon asteroides, an enigmatic fungal fossil from the Carboniferous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla J. Harper</w:t>
+                <w:t xml:space="preserve">Early Jurassic silicified woods from Carapace Nunatak, South Victoria Land, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2023/1153⟩</w:t>
+              <w:t xml:space="preserve">Fossil Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.103 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/fr.26.102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200039v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Jurassic silicified woods from Carapace Nunatak, South Victoria Land, Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+                <w:t xml:space="preserve">The core of Sporocarpon asteroides, an enigmatic fungal fossil from the Carboniferous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossil Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/fr.26.102570⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309 (2), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2023/1153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105951v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon du bassin stéphano-permien de Graissessac-Lodève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercuzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 168, pp.56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04341835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil evidence of tylosis formation in Late Devonian plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.695-698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-023-01394-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A land plant saga: Tribute to Jean Galtier – Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">First report of silicified wood from a late Pennsylvanian intramontane basin in the Pyrenees: systematic affinities and palaeoecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martín‐closas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 302, pp.104680. </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.e1524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683998v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyloses in fossil plants: New data from a Mississippian tree, with a review of previous records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Pitus and Eristophyton-type woods from the Tournaisian of Queensland, Australia: taxonomic, biogeographic, and palaeoclimatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2099461⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (42), pp.927-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728230v1</w:t>
+                <w:t xml:space="preserve">hal-03895728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Pitus and Eristophyton-type woods from the Tournaisian of Queensland, Australia: taxonomic, biogeographic, and palaeoclimatic implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyloses in fossil plants: New data from a Mississippian tree, with a review of previous records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (42), pp.927-938. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (4), pp.510-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2099461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895728v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of life revealed in a silicified micro-ecosystem: Sphenophyllum stems, leaves, and roots trapped inside an arthropod boring in a Permian calamitalean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A land plant saga: Tribute to Jean Galtier – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontographica Abteilung B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/palb/2021/0073⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 302, pp.104680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2022.104680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271054v1</w:t>
+                <w:t xml:space="preserve">hal-03683998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycaugea edieae gen. et sp. nov., a Late Devonian Lycopsid from New South Wales, Australia</w:t>
+                <w:t xml:space="preserve">A Late Devonian plant assemblage from New South Wales, Australia: Diversity and specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/714350⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 295, pp.104535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231982v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periderm Production in the Mississippian Cladoxylopsid Cladoxylon taeniatum and a Review of Periderm Occurrence in Paleozoic Plants</w:t>
+                <w:t xml:space="preserve">A Permian nurse log and evidence for facilitation in high‐latitude Glossopteris forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 182 (6), pp.430-444. </w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (1), pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/714284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/let.12386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262260v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late Devonian plant assemblage from New South Wales, Australia: Diversity and specificity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinvestigation of the type specimen of Ginkgophyllum grassetii Saporta 1875 using Reflectance Transforming Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Girard</w:t>
+                <w:t xml:space="preserve">Ignacio Escapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steemans</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dario De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 295, pp.104535. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104535⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359263v1</w:t>
+                <w:t xml:space="preserve">hal-03342057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Permian nurse log and evidence for facilitation in high‐latitude Glossopteris forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycaugea edieae gen. et sp. nov., a Late Devonian Lycopsid from New South Wales, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edith Taylor</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (1), pp.96-105. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (6), pp.418-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/let.12386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/714350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569731v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the type specimen of Ginkgophyllum grassetii Saporta 1875 using Reflectance Transforming Imaging</w:t>
+                <w:t xml:space="preserve">Periderm Production in the Mississippian Cladoxylopsid Cladoxylon taeniatum and a Review of Periderm Occurrence in Paleozoic Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (6), pp.430-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342057v1</w:t>
+                <w:t xml:space="preserve">hal-03262260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the affinities, autoecology, and habit of the Mesozoic fern Weichselia reticulata based on the revision of stems from Bernissart (Mons Basin, Belgium)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Candela Blanco‐moreno</w:t>
+                <w:t xml:space="preserve">The limits of life revealed in a silicified micro-ecosystem: Sphenophyllum stems, leaves, and roots trapped inside an arthropod boring in a Permian calamitalean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Rössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Neregato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Niemirowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special papers in palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1344⟩</w:t>
+              <w:t xml:space="preserve">Palaeontographica Abteilung B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302 (1-6), pp.3-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/palb/2021/0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038289v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celebrating Women in Paleobotany: A Tribute to Edith L. Taylor—Introduction and Dedication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla J. Harper</w:t>
+                <w:t xml:space="preserve">New insights into the affinities, autoecology, and habit of the Mesozoic fern Weichselia reticulata based on the revision of stems from Bernissart (Mons Basin, Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candela Blanco‐moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/714608⟩</w:t>
+              <w:t xml:space="preserve">Special papers in palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.1351-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262224v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keraphyton gen. nov., a new Late Devonian fern-like plant from Australia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">Celebrating Women in Paleobotany: A Tribute to Edith L. Taylor—Introduction and Dedication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ryberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.9321⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182 (6), pp.415-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871937v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on ICDP Deep Dust workshops: probing continental climate of the late Paleozoic icehouse–greenhouse transition and beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keraphyton gen. nov., a new Late Devonian fern-like plant from Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-28-93-2020⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03035144v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callixylon wendtii sp. nov., a new species of archaeopteridalean progymnosperm from the Late Devonian of Anti-Atlas, Morocco</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report on ICDP Deep Dust workshops: probing continental climate of the late Paleozoic icehouse–greenhouse transition and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerilyn S Soreghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen C Benison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Feulner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1755691017000457⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-28-93-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150465v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03035144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface - Plant Hydraulic Architecture through Geological Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Callixylon wendtii sp. nov., a new species of archaeopteridalean progymnosperm from the Late Devonian of Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pieter Baas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190251⟩</w:t>
+              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Agora Paleobotanica, 108 (4), pp.373-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1755691017000457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271810v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy, affinities, and evolutionary implications of new silicified stems of Sphenophyllum Brongniart, 1828 from the early Carboniferous (Mississippian) of France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Terreaux de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.587-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Carboniferous lignophyte tree diversity in Australia: Woods from the Drummond and Yarrol basins, Queensland</w:t>
+                <w:t xml:space="preserve">Preface - Plant Hydraulic Architecture through Geological Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for modelling water transport in fossil plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+                <w:t xml:space="preserve">Early Carboniferous lignophyte tree diversity in Australia: Woods from the Drummond and Yarrol basins, Queensland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barczi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190243⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271818v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic architecture through time: lessons and questions on the evolution of vascular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for modelling water transport in fossil plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Boura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Tomescu</w:t>
+                <w:t xml:space="preserve">Jonathan Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (3), pp.387-420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-40190254⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271765v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under pressure? Epicormic shoots and traumatic growth zones in high-latitude Triassic trees from East Antarctica</w:t>
+                <w:t xml:space="preserve">Plant hydraulic architecture through time: lessons and questions on the evolution of vascular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edith Taylor</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tomescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx199⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.387-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-40190254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801198v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Late Devonian isoetalean lycopsid from New South Wales, Australia: Cymastrobus irvingensis gen. et sp. nov. .</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Under pressure? Epicormic shoots and traumatic growth zones in high-latitude Triassic trees from East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26879/767⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (4), pp.681 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahnetia, a new lignophyte stem from the Lower Carboniferous of southern Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 237, pp.62-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal decay in Permian glossopteridalean stem and root wood from Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla J. Harper</w:t>
+                <w:t xml:space="preserve">A new Late Devonian isoetalean lycopsid from New South Wales, Australia: Cymastrobus irvingensis gen. et sp. nov. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith L. Taylor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-20170155⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481964v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose Roots Are These? Linking Anatomically Preserved Lignophyte Roots and Stems from the Early Carboniferous of Montagne Noire, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal decay in Permian glossopteridalean stem and root wood from Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Lettelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">Thomas N Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 178 (1), pp.42-56. </w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/689029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-20170155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482268v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triassic Kykloxylon wood (Umkomasiaceae, Gymnospermopsida) from Skinner Ridge, northern Victoria Land, East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whose Roots Are These? Linking Anatomically Preserved Lignophyte Roots and Stems from the Early Carboniferous of Montagne Noire, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhwan Oh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorothée Lettelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178 (1), pp.42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/689029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369185v1</w:t>
+                <w:t xml:space="preserve">hal-01482268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark anatomy of Late Permian glossopterid trees from Antarctica</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triassic Kykloxylon wood (Umkomasiaceae, Gymnospermopsida) from Skinner Ridge, northern Victoria Land, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhwan Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Yoon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusun Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-20160146⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373198v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraxylopteris Beck emend. Hammond and Berry (2005), the first aneurophytalean genus recorded in Australia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bark anatomy of Late Permian glossopterid trees from Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L. Dunstone</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.09.006⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp.444-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-20160146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278119v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New information, including anatomy of the secondary xylem, on the genus Brabantophyton (Stenokoleales) from Ronquières (middle Devonian, Belgium)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Tetraxylopteris Beck emend. Hammond and Berry (2005), the first aneurophytalean genus recorded in Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Dunstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Momont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 234, pp.44-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.08.009⟩</w:t>
+              <w:t xml:space="preserve">, 2016, The terrestrialization process : a palaeobotanical and palynological perspective - volume 1, 224 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392317v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Carboniferous progymnosperm Protopitys: new data on vegetative and fertile structures, and on its geographic distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New information, including anatomy of the secondary xylem, on the genus Brabantophyton (Stenokoleales) from Ronquières (middle Devonian, Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Momont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2014.905554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01164932v1</w:t>
+                <w:t xml:space="preserve">hal-01392317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary phloem in Early Carboniferous seed plants: anatomical diversity and evolutionary implications</w:t>
+                <w:t xml:space="preserve">The Early Carboniferous progymnosperm Protopitys: new data on vegetative and fertile structures, and on its geographic distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/677650⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3-4), pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2014.905554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076111v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf habit of Late Permian Glossopteris trees from high-palaeolatitude forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ryberg</w:t>
+                <w:t xml:space="preserve">Quoi de neuf en paléontologie du Paléozoïque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Taylor</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043566v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which name(s) should be used for Araucaria-like fossil wood?-Results of a poll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Sakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gea Zipstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menno Booi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63 (1), pp.177--184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12705/631.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf en paléontologie du Paléozoïque ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the anatomy, development, and affinities of corystosperm trees from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989728v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00961820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the anatomy, development, and affinities of corystosperm trees from the Triassic of Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf habit of Late Permian Glossopteris trees from high-palaeolatitude forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gulbranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ryberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (4), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2013-127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2014.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00961820v1</w:t>
+                <w:t xml:space="preserve">hal-02043566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habit and ecology of the Petriellales, an unusual group of seed plants from the Triassic of Gondwana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew B. Schwendemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio H. Escapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 175 (9), pp.1062-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/678087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopterid root anatomy and architecture: new information from permineralized specimens of Famennian age from Anti-Atlas (Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary phloem in Early Carboniferous seed plants: anatomical diversity and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ermacora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.364-381. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 175 (8), pp.891-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/677650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/668685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00855602v1</w:t>
+                <w:t xml:space="preserve">hal-01076111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark anatomy of an Early Carboniferous tree from Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-plant concept and environment reconstruction of a Telemachus Conifer (Voltziales) from the triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio H. Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew B Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Axsmith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.425-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/668686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-00000016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00855545v1</w:t>
+                <w:t xml:space="preserve">halsde-00855510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-plant concept and environment reconstruction of a Telemachus Conifer (Voltziales) from the triassic of Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bark anatomy of an Early Carboniferous tree from Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brian Axsmith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-00000016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/668686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00855510v1</w:t>
+                <w:t xml:space="preserve">halsde-00855545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Callixylon (Archaeopteridales, Progymnospermopsida) trunk with preserved secondary phloem from the Late Devonian of Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (11), pp.2219-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1300167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00903528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobotany: In the shade of the oldest forest.</w:t>
+                <w:t xml:space="preserve">Archaeopterid root anatomy and architecture: new information from permineralized specimens of Famennian age from Anti-Atlas (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ermacora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174 (3, Special Issue: Conceptual Advances in Fossil Plant Biology Edited by Gar Rothwell and Ruth Stocke), pp.364-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/668685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/483041a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00695251v1</w:t>
+                <w:t xml:space="preserve">halsde-00855602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tylosis formation and fungal interactions in an Early Jurassic conifer from northern Victoria Land, Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gymnosperm trees from the Permian of Antarctica: An anatomically preserved trunk of Kaokoxylon sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.02.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00757088v1</w:t>
+                <w:t xml:space="preserve">halsde-00700842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gymnosperm trees from the Permian of Antarctica: An anatomically preserved trunk of Kaokoxylon sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tylosis formation and fungal interactions in an Early Jurassic conifer from northern Victoria Land, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00700842v1</w:t>
+                <w:t xml:space="preserve">halsde-00757088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional changes in arborescent lignophytes at the Devonian/Carboniferous boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeobotany: In the shade of the oldest forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7387), pp.41-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/483041a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/0016-76492010-074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00611169v1</w:t>
+                <w:t xml:space="preserve">halsde-00695251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional stasis in mycorrhizal root nodules as exhibited by a Triassic conifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Krings</w:t>
+                <w:t xml:space="preserve">Root suckering in a Triassic conifer from Antarctica: Paleoecological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1110677108⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (7), pp.1222-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037336v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root suckering in a Triassic conifer from Antarctica: Paleoecological and evolutionary implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+                <w:t xml:space="preserve">Morphological and functional stasis in mycorrhizal root nodules as exhibited by a Triassic conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100028⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13630-13634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1110677108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037329v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arborescent lignophytes in the Tournaisian vegetation of Queensland (Australia): paleoecological and paleogeographical significance</w:t>
+                <w:t xml:space="preserve">Transitional changes in arborescent lignophytes at the Devonian/Carboniferous boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (1-4), pp.39-55. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (2), pp.547-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/0016-76492010-074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00611114v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enigmatic Devonian fossil Prototaxites is not a rolled-up liverwort mat: Comment on the paper by Graham et al. ( AJB 97: 268-275)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arborescent lignophytes in the Tournaisian vegetation of Queensland (Australia): paleoecological and paleogeographical significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Talent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Schwendemann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Mawson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (7), pp.1074-1078. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (1-4), pp.39-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037664v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00611114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and Relationships of the Conifer Seed Cone Telemachus : Evidence from the Triassic of Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio h. Escapa</w:t>
+                <w:t xml:space="preserve">The enigmatic Devonian fossil Prototaxites is not a rolled-up liverwort mat: Comment on the paper by Graham et al. ( AJB 97: 268-275)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith l. Taylor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/651948⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (7), pp.1074-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037580v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNDERSTANDING THE BIOLOGY OF HIGH-LATITUDE TREES IN A GREENHOUSE WORLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution and Relationships of the Conifer Seed Cone Telemachus : Evidence from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio h. Escapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith l. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas n. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/palo.2010.s04⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (5), pp.560-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/651948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037556v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and affinities of permineralized gymnospermous trunks with preserved bark from the Middle Triassic of Antarctica</w:t>
+                <w:t xml:space="preserve">UNDERSTANDING THE BIOLOGY OF HIGH-LATITUDE TREES IN A GREENHOUSE WORLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Palaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.423-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/palo.2010.s04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656922v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicormic Shoots in a Permian Gymnosperm from Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith l. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 171 (7), pp.772-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/654849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famennian charcoal of Belgium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy and affinities of permineralized gymnospermous trunks with preserved bark from the Middle Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerrienne</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 291 (1-2), pp.60-71. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037613v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collinsonites schopfii gen. et sp. nov., a herbaceous lycopsid from the Upper Permian of Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed plant diversity in the Triassic of Antarctica: A new anatomically preserved ovule from the Fremouw Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Taylor</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon D Klavins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (3-4), pp.291-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 158 (3-4), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037640v1</w:t>
+                <w:t xml:space="preserve">hal-00657523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed plant diversity in the Triassic of Antarctica: A new anatomically preserved ovule from the Fremouw Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collinsonites schopfii gen. et sp. nov., a herbaceous lycopsid from the Upper Permian of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Schwendemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 158 (3-4), pp.272-280. </w:t>
+              <w:t xml:space="preserve">, 2010, 158 (3-4), pp.291-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657523v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galtierella biscalithecae nov. gen. et sp., a Late Pennsylvanian endophytic water mold (Peronosporomycetes) from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Taylor</w:t>
+                <w:t xml:space="preserve">Famennian charcoal of Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Dotzler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+                <w:t xml:space="preserve">Jacques Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 291 (1-2), pp.60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037590v1</w:t>
+                <w:t xml:space="preserve">hal-03037613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth in Vertebraria roots from the Late Permian of Antarctica: a change in developmental timing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Galtierella biscalithecae nov. gen. et sp., a Late Pennsylvanian endophytic water mold (Peronosporomycetes) from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dotzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1-2), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/597784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657525v1</w:t>
+                <w:t xml:space="preserve">hal-03037590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des premiers arbres : les stratégies dévoniennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary growth in Vertebraria roots from the Late Permian of Antarctica: a change in developmental timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith L Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas N. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.08.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170, pp.644-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/597784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436071v1</w:t>
+                <w:t xml:space="preserve">hal-00657525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Mississippian arborescent Lignophytes: a new species of Eristophyton from the Middle Tournaisian of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution des premiers arbres : les stratégies dévoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2-3), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/590455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00439954v1</w:t>
+                <w:t xml:space="preserve">halsde-00436071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree without leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Mississippian arborescent Lignophytes: a new species of Eristophyton from the Middle Tournaisian of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/446861a⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 169 (8), pp.1116-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/590455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142573v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00439954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the genus Eristophyton, with special focus on the Mississippian species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tree without leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.011⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 446 (7138), pp.861-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/446861a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00819184v1</w:t>
+                <w:t xml:space="preserve">hal-00142573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faironia difasciculata, a new gymnosperm from the Early Carboniferous (Mississippian) of Montagne Noire, France</w:t>
+                <w:t xml:space="preserve">A review of the genus Eristophyton, with special focus on the Mississippian species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (6-7), pp.393-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2007.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2006.03.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00112100v1</w:t>
+                <w:t xml:space="preserve">halsde-00819184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of large woody lignophytes preceding the extinction of Archaeopteris: new data from the middle Tournaisian of Thuringia (Germany)</w:t>
+                <w:t xml:space="preserve">Faironia difasciculata, a new gymnosperm from the Early Carboniferous (Mississippian) of Montagne Noire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (3), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2006.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of large woody lignophytes preceding the extinction of Archaeopteris: new data from the middle Tournaisian of Thuringia (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 137 (1-2), pp.69-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2005.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8728,147 +8856,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de Paléontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8878,339 +9006,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using architecture modeling of the Devonian tree Pseudosporochnus to compute its biomass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional significance of cambial development in Vertebraria roots: How do unusual xylem traits serve life at a high latitude?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Michael Krings; Carla J. Harper; Néstor Rubén Cúneo; Gar W. Rothwell. </w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krings Michael; Harper Carla J.; Cúneo N. Ruben; Rothwell Gar W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformative paleobotany: papers to commemorate the life and legacy of Thomas N. Taylor</w:t>
+              <w:t xml:space="preserve">Transformative Paleobotany: Papers to Commemorate the Life and Legacy of Thomas N. Taylor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-47, 2018, 978-0-12-813012-4</w:t>
+              <w:t xml:space="preserve">, pp.629-643, 2018, 978-0128130124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932861v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional significance of cambial development in Vertebraria roots: How do unusual xylem traits serve life at a high latitude?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using architecture modeling of the Devonian tree Pseudosporochnus to compute its biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Krings Michael; Harper Carla J.; Cúneo N. Ruben; Rothwell Gar W. </w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Krings; Carla J. Harper; Néstor Rubén Cúneo; Gar W. Rothwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformative Paleobotany: Papers to Commemorate the Life and Legacy of Thomas N. Taylor</w:t>
+              <w:t xml:space="preserve">Transformative paleobotany: papers to commemorate the life and legacy of Thomas N. Taylor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.629-643, 2018, 978-0128130124</w:t>
+              <w:t xml:space="preserve">, pp.35-47, 2018, 978-0-12-813012-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931130v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australia-Carboniferous (North-Eastern Queensland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Earth - In Deep Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schweizerbart Science Publishers, pp.28-29, 2016, Palaeozoic Series: Devonian &amp;Carboniferous, 978-3-510-65335-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9220,2796 +9348,2796 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of Irish Late Devonian plants: new insights from the permineralized flora of the Hook Peninsula (County Wexford)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
+                <w:t xml:space="preserve">Intra- and inter-individual variability in fossil woods from three localities: paleobiological interpretations and the contribution of artificial intelligence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Verlingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184135v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New information on the biology of high-latitude late Permian Glossopteris trees</w:t>
+                <w:t xml:space="preserve">Reconstructing a green Antarctica: Permian polar forests under the microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">GeoTolosa2025 – 20. ICCP International Congress ont the Carboniferous and Permian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172679v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing a green Antarctica: Permian polar forests under the microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of aquatic adaptation in the early Carboniferous: study of aerenchyma in Periastron reticulatum and a new cladoxylopsid from the Montagne Noire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selhma Froul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoTolosa2025 – 20. ICCP International Congress ont the Carboniferous and Permian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9. Agora Paleobotanica meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294451v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and inter-individual variability in fossil woods from three localities: paleobiological interpretations and the contribution of artificial intelligence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Verlingue</w:t>
+                <w:t xml:space="preserve">Building on the Devonian plant record of Gondwana: the Frasnian assemblage from Gooloogong, eastern Australia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184233v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of aquatic adaptation in the early Carboniferous: study of aerenchyma in Periastron reticulatum and a new cladoxylopsid from the Montagne Noire (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New information on the biology of high-latitude late Permian Glossopteris trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Agora Paleobotanica meeting</w:t>
+              <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184201v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on the Devonian plant record of Gondwana: the Frasnian assemblage from Gooloogong, eastern Australia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gavin Young</w:t>
+                <w:t xml:space="preserve">The diversity of Irish Late Devonian plants: new insights from the permineralized flora of the Hook Peninsula (County Wexford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184014v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permineralized plants from the Lydiennes Formation (France): a unique record of early Carboniferous plant diversity and biology</w:t>
+                <w:t xml:space="preserve">Down by the water-Aerenchyma in Devonian and early Carboniferous plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Organisation of Palaeobotany, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708829v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asselian flora of the Lodève Basin, France: diversity and significance of a classical early Permian assemblage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
+                <w:t xml:space="preserve">Adding to the diversity of a latest Devonian gondwanan plant assemblage : a new anatomically preserved axis from Barraba, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611211v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down by the water-Aerenchyma in Devonian and early Carboniferous plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Asselian flora of the Lodève Basin, France: diversity and significance of a classical early Permian assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The International Organisation of Palaeobotany, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611104v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding to the diversity of a latest Devonian gondwanan plant assemblage : a new anatomically preserved axis from Barraba, Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la diversité anatomique du bois au travers des temps géologiques : ce que nous révèlent les plantes fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Champreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612426v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04621763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la diversité anatomique du bois au travers des temps géologiques : ce que nous révèlent les plantes fossiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">The diversity of architectural models in cladoxylopsids: insights from anatomically preserved Cladoxylon taeniatum specimens from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Xylogénèse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04621763v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of architectural models in cladoxylopsids: insights from anatomically preserved Cladoxylon taeniatum specimens from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Permineralized plants from the Lydiennes Formation (France): a unique record of early Carboniferous plant diversity and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Organisation Palaeobotany Conference (IOPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611137v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early Permian flora of the Lodève basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
+                <w:t xml:space="preserve">The Givetian euphyllophyte assemblage from Oum el Jerane, eastern Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
+              <w:t xml:space="preserve">, Josep Sanjuan (Universitat de Barcelona, IRBio); Aixa Tosal (Universitat de Barcelona, IRBio); Carles Martín-Closas (Universitat de Barcelona, IRBio), Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416631v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Givetian euphyllophyte assemblage from Oum el Jerane, eastern Anti-Atlas, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Candice Bert</w:t>
+                <w:t xml:space="preserve">Architecture and development of Cladoxylon, insights from the Montagne Noire (early Carboniferous, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Merlin Ramel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Josep Sanjuan (Universitat de Barcelona, IRBio); Aixa Tosal (Universitat de Barcelona, IRBio); Carles Martín-Closas (Universitat de Barcelona, IRBio), Sep 2023, Bellver de Cerdanya, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209948v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and development of Cladoxylon, insights from the Montagne Noire (early Carboniferous, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supressed growth in a Woodworthia-like gymnosperm from the Triassic of Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Durieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla J. Harper</w:t>
+                <w:t xml:space="preserve">Philipp Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416535v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supressed growth in a Woodworthia-like gymnosperm from the Triassic of Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontogenetic and systematic study of a Late Devonian lycopsid, Wexfordia hookense, from the Hook Head Formation (Ireland).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bomfleur</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416499v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic and systematic study of a Late Devonian lycopsid, Wexfordia hookense, from the Hook Head Formation (Ireland).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rastier</w:t>
+                <w:t xml:space="preserve">The early Permian flora of the Lodève basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merlin Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Agora Paleobotanica Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bellver de Cerdanya, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416596v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging techniques and the remote study of fossil plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigating the late Devonian plant bearing localities of Co. Kerry and Co. Wexford, Ireland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Prestianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-investigation of Stauroxylon beckii, an early Carboniferous species with possible Devonian relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, son origine et sa diversification au Paléozoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Passelergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'APF 2022 “Bicentenaire du mot Paléontologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Paléontologique Française, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabinet of curiosity: A fungal community in Late Devonian Callixylon newberryi wood from the University College Dublin historical slide collection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Krings</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818888v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical studies of extant and fossil plants: systematic and functional applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cabinet of curiosity: A fungal community in Late Devonian Callixylon newberryi wood from the University College Dublin historical slide collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Congresso Nacional de Botânica (Brazil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Botânica do Brasil, Oct 2022, Online, Brazil</w:t>
+              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025900v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et biologie des plantes au tout début du Carbonifère : la flore anatomiquement conservée des niveaux à lydiennes de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF 2022 “Bicentenaire du mot Paléontologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Paléontologique Française (APF), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Givetian assemblage of permineralized plants from Anti-Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Thomas Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candys Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden. pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Famennian flora of Barraba, New South Wales, Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary data on the Givetian flora of Oum el Jerane (Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candys Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340364v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data on the Givetian flora of Oum el Jerane (Anti-Atlas, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Famennian flora of Barraba, New South Wales, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412505v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, une innovation vieille de 400 millions d'années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12025,3407 +12153,3407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tylose formation in an Early Carboniferous (pro)gymnosperm from Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of silicified woods in the Late Carboniferous basins of the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aixa Tosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carla Harper</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Botical Society of America, Jul 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340298v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of silicified woods in the Late Carboniferous basins of the Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tylose formation in an Early Carboniferous (pro)gymnosperm from Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carles Martín-Closas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agora Paleobotanica, Oct 2021, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Botany 2021, Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Botical Society of America, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412572v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity after the Devonian-Carboniferous boundary: new data from the Tournaisian of Montagne Noire, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Passelergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aixa Tosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the biology of Paleozoic trees</w:t>
+                <w:t xml:space="preserve">A review of the Early Mississippian anatomically preserved flora from Montagne Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Palaeontological Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
+              <w:t xml:space="preserve">Botany 2020 - Virtual Botany Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052355v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the Early Mississippian anatomically preserved flora from Montagne Noire</w:t>
+                <w:t xml:space="preserve">Reconstructing the biology of Paleozoic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany 2020 - Virtual Botany Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">2. Palaeontological Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052424v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants in the late Paleozoic ice age: insights from late Pennsylvanian and early Permian floras of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA 2020 Connects Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees at the pole: the Permian forests of Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Géosciences Environnement Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomically preserved plants from the Tournaisian of the Montagne Noire (France): an exceptional window into Early Mississippian floras</w:t>
+                <w:t xml:space="preserve">Secondary vascular growth in Paleozoic plants: some advances and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Congress on the Carboniferous and Permian (ICCP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Paleontological Society (Paläontologische Gesellschaft) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277462v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary vascular growth in Paleozoic plants: some advances and future directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organism interactions and wood decay at high latitudes during the Permian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Paleontological Society (Paläontologische Gesellschaft) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Münich, Germany</w:t>
+              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277519v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organism interactions and wood decay at high latitudes during the Permian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomically preserved plants from the Tournaisian of the Montagne Noire (France): an exceptional window into Early Mississippian floras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">19. International Congress on the Carboniferous and Permian (ICCP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290177v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permian silicified trunks from Mt. Sirius, Central Transantarctic Mountains, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ryberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the wood of two Paleozoic Cladoxylopsida (ferns s. l.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vignes</w:t>
+                <w:t xml:space="preserve">Systematic, evolutive, and functional implications of wood disparity in Mississippian lignophyte trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">5 th International Paleontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The French Geological Society (SGF), Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290319v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Early Permian ginkgophyte-like foliage from the Lodève basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the wood of two Paleozoic Cladoxylopsida (ferns s. l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290139v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic, evolutive, and functional implications of wood disparity in Mississippian lignophyte trees</w:t>
+                <w:t xml:space="preserve">Diversity of Early Permian ginkgophyte-like foliage from the Lodève basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gavériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 th International Paleontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The French Geological Society (SGF), Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Meeting of Agora Paleobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agora Paleobotanica, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281689v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much carbon was stored in the early forests of the Middle Devonian?</w:t>
+                <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaelle Dambreville</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284759v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon content of an early forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skaar Ridge revisited: Insights into a Permian high latitude peat swamp forest ecosystem from Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ryberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Serbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew B Schwendemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th International Paleontological Congress IPC 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the trees for the woods: diversity vs. disparity in Mississippian lignophyte trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The largest fossils forests in Africa : preliminary results from new ans revisited localities from the Tete province (Mozambique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nhamutole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanildo Macungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Melisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281940v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The largest fossils forests in Africa : preliminary results from new ans revisited localities from the Tete province (Mozambique)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeing the trees for the woods: diversity vs. disparity in Mississippian lignophyte trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress IPC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Palaeontological Association, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289907v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinities and hydraulic properties of Late Devonian archaeopterids from Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281738v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinities and hydraulic properties of Late Devonian archaeopterids from Anti-Atlas, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Tanrattana</w:t>
+                <w:t xml:space="preserve">How much carbon was stored in the early forests of the Middle Devonian?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284782v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Australian progymnosperms: new discoveries from the Devonian of New South Wales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert L. Dunstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin C. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Palaeobotany and Palynology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed plant evolution around the Devonian/Carboniferous boundary: reproductive vs. vegetative disparity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of secondary phloem anatomy in Devonian and Mississippian plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00881473v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00881467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of secondary phloem anatomy in Devonian and Mississippian plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed plant evolution around the Devonian/Carboniferous boundary: reproductive vs. vegetative disparity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00881467v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00881473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood diversity in Tournaisian (early Mississippian) arborescent lignophytes: new data from European and Australian localities.</w:t>
+                <w:t xml:space="preserve">Diversity of Middle Tournaisian woody lignophytes, A life of ferns and angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Paleobotany-Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">A life of ferns and angiosperms, 6-8 april 2006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037840v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Middle Tournaisian woody lignophytes, A life of ferns and angiosperms</w:t>
+                <w:t xml:space="preserve">New woody lignophytes from the Tournaisian (early Carboniferous) of Europe and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A life of ferns and angiosperms, 6-8 april 2006,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Second International Palaeontological Congress, 17-21 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090645v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New woody lignophytes from the Tournaisian (early Carboniferous) of Europe and Australia</w:t>
+                <w:t xml:space="preserve">Wood diversity in Tournaisian (early Mississippian) arborescent lignophytes: new data from European and Australian localities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Mawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Palaeontological Congress, 17-21 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Pekin, China</w:t>
+              <w:t xml:space="preserve">7th European Paleobotany-Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090649v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foss-AI, an exploratory project using deep learning to extract paleobiological and paleoenvironmental data from fossil woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlingue Killian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigating the late Devonian plant bearing localities of Co. Kerry and Co. Wexford</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-investigation of Stauroxylon beckii, an early Carboniferous species with possible Devonian relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722190v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of Stauroxylon beckii, an early Carboniferous species with possible Devonian relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reinvestigating the late Devonian plant bearing localities of Co. Kerry and Co. Wexford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla J. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Prestianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Palaeontological Association Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cork, Ireland. </w:t>
+              <w:t xml:space="preserve">11. European Palaeobotany and Palynology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763573v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permineralized coniferophytes from the Autun Basin: specimens from two new localities of Renault zone 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Champreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora Paleobotanica 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Autun, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15493,51 +15621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4DA07C"/>
+    <w:nsid w:val="DD39B47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15724,51 +15852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-decombeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6348-0086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085227358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C Young" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2026.201066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647642v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bomfleur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J Harper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mays" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2024.105256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Decombeix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Serbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candys Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n&#8208;closas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1524" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Harper" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fr.26.102570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04341835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01394-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104680" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2099461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;ssler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neregato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Niemirowska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/palb/2021/0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Escapa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104526" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Blanco&#8208;moreno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ryberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champreux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerilyn S Soreghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen C Benison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Feulner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-28-93-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02150465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691017000457" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271810v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Wheeler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Terreaux de Felice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.01.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Taylor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Taylor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170155" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01482268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lettelier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/689029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Yoon Park" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusun Woo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1M748ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L Taylor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20160146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Dunstone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Momont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01392317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.08.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R2XJS8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.905554" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677650" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gulbranson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Taylor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-127" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sakala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Zipstra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Booi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/631.7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.01.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTZKX1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Schwendemann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio H. Escapa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ermacora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668685" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B Schwendemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Axsmith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668686" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00903528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300167" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00695251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483041a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GN0SD1R8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.10.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9BP3L2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwendemann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Decombeix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krings" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110677108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Talent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVR7GX4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwendemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio&#160;h. Escapa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith&#160;l. Taylor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;n. Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651948" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.s04" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656922v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.09.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654849" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fokan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon D Klavins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037590v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dotzler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.10.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597784" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9RZW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00439954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590455" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142573v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/446861a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00819184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250WNK0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.03.020" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2005.08.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00003-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00026-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184233v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Verlingue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhma Froul" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Young" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708829v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pallec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612426v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416631v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209948v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rastier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731986v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Thomas Becker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hassani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412572v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052424v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290177v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Taylor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281689v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289706v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289937v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281940v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289907v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nhamutole" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanildo Macungo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Melisse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01075058v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C. Young" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881467v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090649v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlingue Killian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722190v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763573v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318162v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-laure-decombeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6348-0086" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085227358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C Young" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2026.201066" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Durieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J Harper" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739852" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bomfleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae106" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2024.105256" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Decombeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Serbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.70126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krings" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2025.105416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candys Bert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fr.26.102570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Harper" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2023/1153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04341835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercuzot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Harper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01394-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aixa Tosal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n&#8208;closas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1524" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a42" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2099461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104680" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104535" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02569731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Taylor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Escapa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario De Franceschi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104526" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714350" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;ssler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Neregato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Niemirowska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/palb/2021/0073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03038289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Blanco&#8208;moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1344" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ryberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714608" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champreux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerilyn S Soreghan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen C Benison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Feulner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-28-93-2020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02150465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanrattana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691017000457" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CFNH3D89-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Terreaux de Felice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Wheeler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190251" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190243" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02271765v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tomescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190254" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx199" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L. Taylor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N Taylor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01482268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lettelier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/689029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhwan Oh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Yoon Park" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusun Woo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1M748ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith L Taylor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20160146" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01278119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Dunstone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Momont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.09.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NG1ZDJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01392317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.08.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R2XJS8V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.905554" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blieck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02341468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Sakala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Zipstra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Booi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/631.7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2014.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRTZKX1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02043566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gulbranson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Taylor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-127" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Schwendemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio H. Escapa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/678087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/677650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B Schwendemann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Axsmith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668686" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00903528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00855602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ermacora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/668685" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9BP3L2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.02.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00695251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483041a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-GN0SD1R8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037329v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwendemann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Decombeix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taylor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Taylor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krings" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110677108" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492010-074" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Talent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.12.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVR7GX4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwendemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000047" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio&#160;h. Escapa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith&#160;l. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas&#160;n. Taylor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/651948" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2010.s04" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/654849" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon D Klavins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037640v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2009.09.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fokan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.10.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dotzler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.10.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/597784" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436071v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.08.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9RZW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00439954v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590455" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/446861a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00819184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.09.011" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250WNK0D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.03.020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013329v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2005.08.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01931130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00026-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01932861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-813012-4.00003-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305451v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184233v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Verlingue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294451v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhma Froul" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Young" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184135v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612426v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pallec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04621763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611137v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708829v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209948v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Bert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416499v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rastier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722210v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716107v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025900v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818888v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731986v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Thomas Becker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hassani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412505v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464247v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412572v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mart&#237;n-Closas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340298v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412533v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052355v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277519v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290177v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02277462v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Taylor" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281689v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290319v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290139v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Dambreville" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289937v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289907v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Araujo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nhamutole" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanildo Macungo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Melisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereira" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281940v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284782v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02284759v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01075058v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin C. Young" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00881473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090645v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090649v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03037840v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlingue Killian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763573v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722190v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318162v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Desage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>